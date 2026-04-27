--- v3 (2026-03-04)
+++ v4 (2026-04-27)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ddb8f81fc4f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7f0eb9ce1d427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdc1ae345d12a48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0eb637ceef6740b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc1ae345d12a48c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0eb637ceef6740b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">