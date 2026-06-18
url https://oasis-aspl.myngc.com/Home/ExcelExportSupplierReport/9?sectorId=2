--- v4 (2026-04-27)
+++ v5 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7f0eb9ce1d427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b3326f521a463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0eb637ceef6740b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb5b4ae3766e1445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0eb637ceef6740b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5b4ae3766e1445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -149,75 +149,75 @@
       <x:c r="F2" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>AMS 2728</x:v>
+        <x:v>AMS 2759</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Heat Treatment of Wrought Copper Beryllium Alloy Parts</x:v>
+        <x:v>General Requirements for Heat Treatment of Steel Parts</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>347</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>2112</x:v>
+        <x:v>25464</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -244,75 +244,75 @@
       <x:c r="F3" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>AMS 2759</x:v>
+        <x:v>AMS 2759/ 1</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>General Requirements for Heat Treatment of Steel Parts</x:v>
+        <x:v>Heat Treatment of Carbon and Low-Alloy Steel Parts Min Ten. Str.&lt; 220ksi</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>598</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>25464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -339,75 +339,75 @@
       <x:c r="F4" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>AMS 2759/ 1</x:v>
+        <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Heat Treatment of Carbon and Low-Alloy Steel Parts Min Ten. Str.&lt; 220ksi</x:v>
+        <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>457</x:v>
+        <x:v>24504</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -431,78 +431,78 @@
       <x:c r="E5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v/>
+        <x:v>AMS-H-6875C has been replaced by AMS2761.</x:v>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>AMS 2759/11</x:v>
+        <x:v>AMS 2761</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Stress relief of steel parts</x:v>
+        <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>592</x:v>
+        <x:v>4206</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>1283</x:v>
+        <x:v>29344</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -526,78 +526,78 @@
       <x:c r="E6" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
-        <x:v/>
+        <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>AMS 2759/2</x:v>
+        <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Heat Treatment of Carbon and Low-Alloy Steel Parts Min Ten. Str.&gt; 220ksi</x:v>
+        <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>436</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>458</x:v>
+        <x:v>29724</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -624,75 +624,75 @@
       <x:c r="F7" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>AMS 2759/3</x:v>
+        <x:v>AMS-H-7199</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
+        <x:v>Heat Treatment of Wrought Copper-Beryllium Alloys</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>437</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>24504</x:v>
+        <x:v>24503</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -716,78 +716,79 @@
       <x:c r="E8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
-        <x:v/>
+        <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>AMS 2759/4</x:v>
+        <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Heat Treatment Austenitic Corrosion-Resistant Steel Parts</x:v>
+        <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
+Required for F35 program only</x:v>
       </x:c>
       <x:c r="P8" t="n">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>439</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>24505</x:v>
+        <x:v>10381</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -814,75 +815,75 @@
       <x:c r="F9" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
-        <x:v>AMS 2759/7</x:v>
+        <x:v>C-52</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Carburizing and Heat Treatment of Carburizing Grade Steel Parts</x:v>
+        <x:v>Cleaning Prior to Heat Treat Carbon  Low Alloy Steels</x:v>
       </x:c>
       <x:c r="P9" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
-        <x:v/>
+        <x:v>Limited to solvent wipe and alkaline clean only</x:v>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>441</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>9309</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -906,78 +907,78 @@
       <x:c r="E10" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
-        <x:v>AMS-H-6875C has been replaced by AMS2761.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>AMS 2761</x:v>
+        <x:v>GSS 5100</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Heat Treatment of Steel Raw Materials</x:v>
+        <x:v>Heat Treatment of Low Alloy Steel</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v/>
+        <x:v>Limited to furnace nos. 2-H for 4330V alloy only</x:v>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>4206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>29344</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1004,75 +1005,76 @@
       <x:c r="F11" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
-        <x:v>AMS 2774</x:v>
+        <x:v>GSS 5102</x:v>
       </x:c>
       <x:c r="O11" t="str">
-        <x:v>Heat Treatment Nickel Alloy and Cobalt Alloy Parts </x:v>
+        <x:v>Heat Treatment of Wrought Precipitation Hardenable Stainless Steel.
+See Supplier for Custom 465</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v/>
+        <x:v>Not Approved for Custom 465</x:v>
       </x:c>
       <x:c r="U11" t="n">
-        <x:v>539</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>24416</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1099,75 +1101,75 @@
       <x:c r="F12" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v/>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>AMS 5659</x:v>
+        <x:v>H-110</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Steel, Corrosion-Resistant, Bars, Wire, Forgings, Rings, and Extrusions</x:v>
+        <x:v>Heat Treatment of Precipitation Hardening CRES Parts</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>400</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>2113</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1191,78 +1193,78 @@
       <x:c r="E13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v/>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
-        <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>AMS-H-6875</x:v>
+        <x:v>HT-15</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Heat Treatment of Steel Raw Materials</x:v>
+        <x:v>Heat Treatment of Alloy Steels , Over 260,000 psi</x:v>
       </x:c>
       <x:c r="P13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>253</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>29724</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1289,749 +1291,82 @@
       <x:c r="F14" t="str">
         <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v/>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v>3DP87</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>AMS-H-7199</x:v>
+        <x:v>HT-21</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Heat Treatment of Wrought Copper-Beryllium Alloys</x:v>
+        <x:v>Heat Treatment of Carbon and Alloy Steels up to 200,000 psi</x:v>
       </x:c>
       <x:c r="P14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>24503</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="str">
-        <x:v>AS</x:v>
-[...665 lines deleted...]
-      <x:c r="AF21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>