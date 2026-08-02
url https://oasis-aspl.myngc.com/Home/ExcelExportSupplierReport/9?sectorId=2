--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b3326f521a463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df712db566b4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb5b4ae3766e1445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf8eac0fced714aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5b4ae3766e1445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8eac0fced714aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">