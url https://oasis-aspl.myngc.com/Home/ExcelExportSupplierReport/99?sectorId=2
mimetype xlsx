--- v2 (2026-03-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf0df98a3bf4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ce24d37bf14e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6fca99ff6f83464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcc1de65001694143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fca99ff6f83464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc1de65001694143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">