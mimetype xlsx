--- v3 (2026-05-25)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ce24d37bf14e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964453b779d4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcc1de65001694143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R12ebad81bcb04939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc1de65001694143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12ebad81bcb04939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -244,75 +244,78 @@
       <x:c r="F3" t="str">
         <x:v>91504-3424</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>818-845-6243</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>818-845-7064</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>7/9/2013</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>MIL-DTL-18264</x:v>
+        <x:v>FP-153</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
+        <x:v>Primer MIL-P-85582, Epoxy, Voc Compliant, Application of</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>Only parts
+produced under
+PO 5300127527
+are acceptable.</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>3934</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>30457</x:v>
+        <x:v>30722</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -339,75 +342,78 @@
       <x:c r="F4" t="str">
         <x:v>91504-3424</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>818-845-6243</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>818-845-7064</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>7/9/2013</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>MIL-F-18264</x:v>
+        <x:v>FP-93</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
+        <x:v>Cadmium Plating - High Strength Steels by Electrodeposition (220,000 psi</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v/>
+        <x:v>Only parts
+produced under
+PO 5300127527
+are acceptable.</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>137</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>30456</x:v>
+        <x:v>30721</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -434,77 +440,75 @@
       <x:c r="F5" t="str">
         <x:v>91504-3424</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>818-845-6243</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>818-845-7064</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>7/9/2013</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>MIL-STD-1501</x:v>
+        <x:v>MIL-DTL-18264</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Chromium Plating,
-[...1 lines deleted...]
-Electrodeposition</x:v>
+        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>4309</x:v>
+        <x:v>3934</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>30461</x:v>
+        <x:v>30457</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -531,75 +535,75 @@
       <x:c r="F6" t="str">
         <x:v>91504-3424</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>818-845-6243</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>818-845-7064</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>7/9/2013</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>MIL-STD-867</x:v>
+        <x:v>MIL-F-18264</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Temper Etch Inspection</x:v>
+        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>350</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>30459</x:v>
+        <x:v>30456</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -626,84 +630,276 @@
       <x:c r="F7" t="str">
         <x:v>91504-3424</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>818-845-6243</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>818-845-7064</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>7/9/2013</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
+        <x:v>MIL-STD-1501</x:v>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>Chromium Plating,
+Low Embrittlement,
+Electrodeposition</x:v>
+      </x:c>
+      <x:c r="P7" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S7" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U7" t="n">
+        <x:v>4309</x:v>
+      </x:c>
+      <x:c r="V7" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>30461</x:v>
+      </x:c>
+      <x:c r="X7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>90062270</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>SUNVAIR COATING TECHNOLOGIES</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>1837 N VICTORY PL</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>BURBANK</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>91504-3424</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>818-845-6243</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>818-845-7064</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>7/9/2013</x:v>
+      </x:c>
+      <x:c r="J8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N8" t="str">
+        <x:v>MIL-STD-867</x:v>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>Temper Etch Inspection</x:v>
+      </x:c>
+      <x:c r="P8" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S8" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U8" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="V8" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="W8" t="n">
+        <x:v>30459</x:v>
+      </x:c>
+      <x:c r="X8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA8" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB8" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>90062270</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>SUNVAIR COATING TECHNOLOGIES</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>1837 N VICTORY PL</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>BURBANK</x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>91504-3424</x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>818-845-6243</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>818-845-7064</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>7/9/2013</x:v>
+      </x:c>
+      <x:c r="J9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N9" t="str">
         <x:v>MIL-STD-870</x:v>
       </x:c>
-      <x:c r="O7" t="str">
+      <x:c r="O9" t="str">
         <x:v>Cadmium Plating,
 Low Embrittlement,
 Electro Deposition</x:v>
       </x:c>
-      <x:c r="P7" t="n">
+      <x:c r="P9" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="R7" t="str">
-[...2 lines deleted...]
-      <x:c r="S7" t="str">
+      <x:c r="R9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
-      <x:c r="T7" t="str">
-[...2 lines deleted...]
-      <x:c r="U7" t="n">
+      <x:c r="T9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U9" t="n">
         <x:v>4308</x:v>
       </x:c>
-      <x:c r="V7" t="n">
+      <x:c r="V9" t="n">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="W7" t="n">
+      <x:c r="W9" t="n">
         <x:v>30460</x:v>
       </x:c>
-      <x:c r="X7" t="str">
-[...5 lines deleted...]
-      <x:c r="Z7" t="n">
+      <x:c r="X9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AA7" t="str">
+      <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AB7" t="str">
+      <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AC7" t="str">
-[...8 lines deleted...]
-      <x:c r="AF7" t="str">
+      <x:c r="AC9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>