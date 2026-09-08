--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964453b779d4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d2650665f84fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R12ebad81bcb04939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd6ade34b7c954ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12ebad81bcb04939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6ade34b7c954ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">