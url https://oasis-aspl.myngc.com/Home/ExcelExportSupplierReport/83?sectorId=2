--- v1 (2026-02-03)
+++ v2 (2026-05-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6179d19650304dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097408c1ef04bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R203d9480d925482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R016a7ee373374a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R203d9480d925482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R016a7ee373374a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,75 +113,75 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>NadcapApproved</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
@@ -208,75 +208,75 @@
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -303,75 +303,75 @@
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ACS-PRS-7017</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Process Specification for Radiographic Inspection of Titanium for Additive Mfg. Process (Ti6Al4V</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -398,75 +398,75 @@
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
 </x:v>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>AMS 2700</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Chemical Processing</x:v>
@@ -495,75 +495,75 @@
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v>Ultrasonic testing of plate stock does not require the use of NGAS ASPL</x:v>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>AMS-STD-2154</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Inspection, Ultrasonic, Wrought Metals, Process for
 *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Non-Destructive Testing</x:v>
@@ -591,75 +591,75 @@
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>ASTM B594</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Ultrasonic Inspection of Aluminum-Alloy Wrought Products.    *NOTE* NGAS ASPL approval is required when testing is performed by a secondary source other than the primary mill. </x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -686,75 +686,75 @@
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -781,75 +781,75 @@
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>ASTM E1444</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>Standard Practice for Magnetic Particle Testing</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -876,75 +876,75 @@
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -971,75 +971,75 @@
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v>F-35</x:v>
       </x:c>
@@ -1069,75 +1069,75 @@
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>90043905</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>MISTRAS GROUP                                     </x:v>
+        <x:v>MISTRAS GROUP</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>8427 ATLANTIC AVE                   </x:v>
+        <x:v>8427 ATLANTIC AVE</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>CUDAHY                              </x:v>
+        <x:v>CUDAHY</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>90201                               </x:v>
+        <x:v>90201</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>323-583-1653</x:v>
+        <x:v>3235607343</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v/>
+        <x:v>323-560-6587</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v/>
+        <x:v>24771</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v>F-35</x:v>
       </x:c>