--- v2 (2026-05-04)
+++ v3 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097408c1ef04bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41618232c3244d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R016a7ee373374a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re5c1a3ea7c43412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R016a7ee373374a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5c1a3ea7c43412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">