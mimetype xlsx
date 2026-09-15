--- v3 (2026-06-26)
+++ v4 (2026-09-15)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41618232c3244d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7eba06efcf448a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re5c1a3ea7c43412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6fde051044844ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5c1a3ea7c43412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fde051044844ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">