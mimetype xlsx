--- v2 (2026-01-31)
+++ v3 (2026-05-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3320176ebb4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a664564360e4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd7518bd308bf4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0109195ac71d4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7518bd308bf4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0109195ac71d4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -241,79 +241,78 @@
       <x:c r="E3" t="str">
         <x:v>KS </x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>66106                               </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>913-671-2963 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v/>
+        <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>AWS D1.1</x:v>
+        <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Structural Steel Welding - Steel</x:v>
+        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P3" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
-        <x:v>Welding</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v>Limited to non-flight ground support hardware only
-</x:v>
+        <x:v>Method A  C only</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>585</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>10430</x:v>
+        <x:v>30606</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -340,76 +339,76 @@
       <x:c r="F4" t="str">
         <x:v>66106                               </x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>913-671-2963 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>AWS D17.1</x:v>
+        <x:v>AWS D1.1</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Fusion Welding for Aerospace Applications</x:v>
+        <x:v>Structural Steel Welding - Steel</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>Limited to non-flight ground support hardware only
 </x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>449</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>10429</x:v>
+        <x:v>10430</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -436,82 +435,178 @@
       <x:c r="F5" t="str">
         <x:v>66106                               </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>913-671-2963 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>GSS 6202</x:v>
+        <x:v>AWS D17.1</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Fusion Welding of Ferrous and Non-Ferrous Alloy Ground Support Equipment</x:v>
+        <x:v>Fusion Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v/>
+        <x:v>Limited to non-flight ground support hardware only
+</x:v>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>370</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>30455</x:v>
+        <x:v>10429</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>90057898</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>3000 POWER DR                       </x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>KANSAS CITY                         </x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>KS </x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>66106                               </x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>913-671-2963 </x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>5/28/2015</x:v>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N6" t="str">
+        <x:v>GSS 6202</x:v>
+      </x:c>
+      <x:c r="O6" t="str">
+        <x:v>Fusion Welding of Ferrous and Non-Ferrous Alloy Ground Support Equipment</x:v>
+      </x:c>
+      <x:c r="P6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="R6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S6" t="str">
+        <x:v>Welding</x:v>
+      </x:c>
+      <x:c r="T6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U6" t="n">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="V6" t="n">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="W6" t="n">
+        <x:v>30455</x:v>
+      </x:c>
+      <x:c r="X6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z6" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA6" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB6" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>