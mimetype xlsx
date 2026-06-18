--- v3 (2026-05-02)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a664564360e4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570055e84b684fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0109195ac71d4d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb798b5a164274b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0109195ac71d4d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb798b5a164274b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">