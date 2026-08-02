--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570055e84b684fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c97f86c58c94deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb798b5a164274b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9c70fc1048b44c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb798b5a164274b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c70fc1048b44c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">