--- v2 (2026-02-11)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3f8f33c9f7402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f1d89460b4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcbe6325c171b46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8e9300c027e547a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbe6325c171b46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e9300c027e547a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">