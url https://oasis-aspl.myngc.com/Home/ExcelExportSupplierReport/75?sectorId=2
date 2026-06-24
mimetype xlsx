--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f1d89460b4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0c9ce743cc482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8e9300c027e547a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R56d9cb0c362f45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e9300c027e547a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56d9cb0c362f45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -149,75 +149,79 @@
       <x:c r="F2" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>AMS 2801</x:v>
+        <x:v>2ZZP00013</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Heat Treatment of Titanium Alloy Parts</x:v>
+        <x:v>Fusion Welding</x:v>
       </x:c>
       <x:c r="P2" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="Q2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R2" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S2" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Welding</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v/>
+        <x:v>GTAW only
+Limited to Class B  C only per approved RC/I #BR405841</x:v>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>487</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>25600</x:v>
+        <x:v>30735</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -241,78 +245,78 @@
       <x:c r="E3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v>“Supersedes: MIL-W-6858” and “Superseded by: AWS D17.2 </x:v>
+        <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>AMS-W-6858</x:v>
+        <x:v>AMS 2801</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Welding, Resistance: Spot and Seam</x:v>
+        <x:v>Heat Treatment of Titanium Alloy Parts</x:v>
       </x:c>
       <x:c r="P3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
-        <x:v>Welding</x:v>
+        <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v>Superceded by  AWS D17.2</x:v>
+        <x:v>Stress Relief only</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>393</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>24488</x:v>
+        <x:v>25600</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -336,78 +340,78 @@
       <x:c r="E4" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v>“Supersedes: MIL-W-6858” and “Superseded by: AWS D17.2 </x:v>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ASTM E1417</x:v>
+        <x:v>AMS-W-6858</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
+        <x:v>Welding, Resistance: Spot and Seam</x:v>
       </x:c>
       <x:c r="P4" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Welding</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>322</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>24487</x:v>
+        <x:v>24488</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -431,78 +435,78 @@
       <x:c r="E5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v/>
+        <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ASTM E1742</x:v>
+        <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Standard Practice for Radiographic Examination</x:v>
+        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>429</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>24525</x:v>
+        <x:v>24487</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -529,76 +533,75 @@
       <x:c r="F6" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>AWS D17.1</x:v>
+        <x:v>ASTM E1742</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Fusion Welding for Aerospace Applications</x:v>
+        <x:v>Standard Practice for Radiographic Examination</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Welding</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>GTAW Only. P/N 2CTH36032-0003 approved for AWS D17.1 per RCI BR405841
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>449</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>396</x:v>
+        <x:v>24525</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -625,75 +628,75 @@
       <x:c r="F7" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>AWS D17.2</x:v>
+        <x:v>AWS D17.1</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Resistance Welding for Aerospace Applications</x:v>
+        <x:v>Fusion Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v/>
+        <x:v>GTAW Only</x:v>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>561</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>4819</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -720,75 +723,75 @@
       <x:c r="F8" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>GSS 6203</x:v>
+        <x:v>AWS D17.2</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Fusion Welding of Steels, Corrosion and Heat Resistant Steels and Nickel</x:v>
+        <x:v>Resistance Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>GTAW Only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>371</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>2422</x:v>
+        <x:v>4819</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -815,78 +818,75 @@
       <x:c r="F9" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
-        <x:v>LMA-PC201</x:v>
+        <x:v>GSS 6203</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+        <x:v>Fusion Welding of Steels, Corrosion and Heat Resistant Steels and Nickel</x:v>
       </x:c>
       <x:c r="P9" t="n">
-        <x:v>7</x:v>
-[...2 lines deleted...]
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R9" t="str">
-        <x:v>F-35</x:v>
+        <x:v/>
       </x:c>
       <x:c r="S9" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Welding</x:v>
       </x:c>
       <x:c r="T9" t="str">
-        <x:v>Limited to normal control – non critical parts only</x:v>
+        <x:v>GTAW Only</x:v>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>453</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>26014</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -913,78 +913,79 @@
       <x:c r="F10" t="str">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>(714) 822-2514</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>(714) 220-6482</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>LMA-PG001</x:v>
+        <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P10" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S10" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v>Limited to localized etching per RCI 442395</x:v>
+        <x:v>Limited to non-critical parts only
+No etching approved</x:v>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>454</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>26015</x:v>
+        <x:v>26014</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>