--- v4 (2026-06-24)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0c9ce743cc482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6464989ce45a41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R56d9cb0c362f45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbe91039030004752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56d9cb0c362f45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe91039030004752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">