--- v2 (2026-02-27)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edd4ab7c155497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c1a195e25b4bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5a1687dffc1a4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd7fe8e6e43084913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a1687dffc1a4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7fe8e6e43084913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">