--- v3 (2026-05-25)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c1a195e25b4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a8d0e780ac4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd7fe8e6e43084913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8c13d04a3e29481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7fe8e6e43084913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c13d04a3e29481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">