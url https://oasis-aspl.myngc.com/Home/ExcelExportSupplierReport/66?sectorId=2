--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a8d0e780ac4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c069bdeaa02481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8c13d04a3e29481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc3b315c0e5a54883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c13d04a3e29481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3b315c0e5a54883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -811,66 +811,66 @@
       <x:c r="E9" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>3106391621</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
-        <x:v/>
+        <x:v>Category changed from Finishes/Coatings to CP on 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>AMS 2486</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>Conversion Coating of Titanium Alloys Fluoride-Phosphate Type</x:v>
       </x:c>
       <x:c r="P9" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="n">
         <x:v>541</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>28659</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1097,66 +1097,66 @@
       <x:c r="E12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>90221-1001</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>3106391621</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>310-639-8559</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P12" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v>In-house testing only</x:v>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -3507,51 +3507,51 @@
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N37" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O37" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P37" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R37" t="str">
         <x:v/>
       </x:c>
       <x:c r="S37" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T37" t="str">
-        <x:v>5% sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings</x:v>
+        <x:v>Limited to nickel acetate or dichromate seal only. </x:v>
       </x:c>
       <x:c r="U37" t="n">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="V37" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="W37" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="X37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>US</x:v>
       </x:c>