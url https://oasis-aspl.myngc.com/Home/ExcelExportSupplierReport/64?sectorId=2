--- v3 (2026-03-28)
+++ v4 (2026-05-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc587c4ae54e4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9435f065a8ec432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfbb03495e17746a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2e020ded04154837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbb03495e17746a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e020ded04154837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">