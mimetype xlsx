--- v4 (2026-05-24)
+++ v5 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9435f065a8ec432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cfde47d40b4e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2e020ded04154837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb7082ca5895e4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e020ded04154837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7082ca5895e4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">