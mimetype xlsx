--- v5 (2026-07-18)
+++ v6 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cfde47d40b4e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ad0baa45be495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb7082ca5895e4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R64ea6461a14b4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7082ca5895e4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64ea6461a14b4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -149,79 +149,75 @@
       <x:c r="F2" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>ASTM E1019</x:v>
+        <x:v>ASTM E1447</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Standard Test Methods for
-[...3 lines deleted...]
-Cobalt Alloys</x:v>
+        <x:v>Standard Test Method for Determination of Hydrogen in Titanium and Titanium Alloys by Inert Gas Fusion Thermal Conductivity/Infrared Detection Method</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>1811</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>6048</x:v>
+        <x:v>6061</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -245,78 +241,82 @@
       <x:c r="E3" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>ASTM E1085</x:v>
+        <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Standard Test Method for Analysis of Low-Alloy Steels by Wavelength Dispersive X-Ray Fluorescence Spectrometry</x:v>
+        <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
+Required for F35 program only</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="Q3" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R3" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>Rockwell Hardness  Superficial Hardness of Metallic Materials (F35 Program only)</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>1812</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>6049</x:v>
+        <x:v>6060</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -343,75 +343,75 @@
       <x:c r="F4" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ASTM E1251</x:v>
+        <x:v>ASTM E3</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Standard Test Method for Analysis of Aluminum and Aluminum Alloys by Spark Atomic Emission Spectrometry</x:v>
+        <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>781</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>6050</x:v>
+        <x:v>6052</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -438,78 +438,75 @@
       <x:c r="F5" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ASTM E139</x:v>
+        <x:v>ASTM E399</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Standard Test Methods for
-[...2 lines deleted...]
-Tests of Metallic Materials</x:v>
+        <x:v>Standard Test Method for Linear-Elastic Plane-Strain Fracture Toughness of Metallic Materials</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>1814</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>6051</x:v>
+        <x:v>11449</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -536,75 +533,75 @@
       <x:c r="F6" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>ASTM E1447</x:v>
+        <x:v>ASTM E407</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Standard Test Method for Determination of Hydrogen in Titanium and Titanium Alloys by Inert Gas Fusion Thermal Conductivity/Infrared Detection Method</x:v>
+        <x:v>Standard Practice for Microetching Metals and Alloys</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>1848</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>6061</x:v>
+        <x:v>6054</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -628,753 +625,85 @@
       <x:c r="E7" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>90280-7410                          </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>562-862-8378</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>10/23/2009</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
-        <x:v>For AS sector required for F35 program only</x:v>
+        <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>ASTM E18</x:v>
+        <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
-Required for F35 program only</x:v>
+        <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Rockwell Hardness  Superficial Hardness of Metallic Materials (F35 Program only)</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>325</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>6060</x:v>
+        <x:v>6059</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
-        <x:v>AS</x:v>
-[...665 lines deleted...]
-      <x:c r="AF14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>