--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d78891de354bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deae7983e0545ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd1fcb418fc5e46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3cf5ec7e017847f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1fcb418fc5e46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf5ec7e017847f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">