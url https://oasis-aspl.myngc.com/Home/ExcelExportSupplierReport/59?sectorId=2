--- v2 (2026-04-15)
+++ v3 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deae7983e0545ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e117c4ee1418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3cf5ec7e017847f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8953169e8756450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf5ec7e017847f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8953169e8756450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">