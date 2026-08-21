--- v3 (2026-06-26)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e117c4ee1418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea5f3088ba240c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8953169e8756450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6c81e008c399463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8953169e8756450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c81e008c399463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -716,66 +716,66 @@
       <x:c r="E8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>90222</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
-        <x:v/>
+        <x:v>Category changed from Finishes/Coatings to CP on 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>AMS 2486</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Conversion Coating of Titanium Alloys Fluoride-Phosphate Type</x:v>
       </x:c>
       <x:c r="P8" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>541</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>29617</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -1003,66 +1003,66 @@
       <x:c r="E11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>90222</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P11" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>29620</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -2713,78 +2713,79 @@
       <x:c r="E29" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>90222</x:v>
       </x:c>
       <x:c r="G29" t="str">
         <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="H29" t="str">
         <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J29" t="str">
         <x:v/>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N29" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O29" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P29" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R29" t="str">
         <x:v/>
       </x:c>
       <x:c r="S29" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T29" t="str">
-        <x:v>5% sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U29" t="n">
-        <x:v>3942</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V29" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W29" t="n">
-        <x:v>29634</x:v>
+        <x:v>30817</x:v>
       </x:c>
       <x:c r="X29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2808,78 +2809,78 @@
       <x:c r="E30" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>90222</x:v>
       </x:c>
       <x:c r="G30" t="str">
         <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="H30" t="str">
         <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="I30" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J30" t="str">
         <x:v/>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
-        <x:v/>
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N30" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O30" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P30" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R30" t="str">
         <x:v/>
       </x:c>
       <x:c r="S30" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T30" t="str">
-        <x:v>Approved for Mil-etch per RCI R106902</x:v>
+        <x:v>5% sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings.</x:v>
       </x:c>
       <x:c r="U30" t="n">
-        <x:v>553</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="V30" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W30" t="n">
-        <x:v>29636</x:v>
+        <x:v>29634</x:v>
       </x:c>
       <x:c r="X30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2906,82 +2907,177 @@
       <x:c r="F31" t="str">
         <x:v>90222</x:v>
       </x:c>
       <x:c r="G31" t="str">
         <x:v>(310) 639-4343 EXTN 152</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v>(310) 639-3577</x:v>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J31" t="str">
         <x:v/>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
-        <x:v>NGT23K</x:v>
+        <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="O31" t="str">
-        <x:v>Magnetic Particle Method of Inspection for Non-Destructive Test</x:v>
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P31" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R31" t="str">
         <x:v/>
       </x:c>
       <x:c r="S31" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T31" t="str">
-        <x:v/>
+        <x:v>Approved for Mil-etch per RCI R106902</x:v>
       </x:c>
       <x:c r="U31" t="n">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="V31" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="W31" t="n">
-        <x:v>1089</x:v>
+        <x:v>29636</x:v>
       </x:c>
       <x:c r="X31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="str">
+        <x:v>90049168</x:v>
+      </x:c>
+      <x:c r="B32" t="str">
+        <x:v>Bowman Plating Company Inc</x:v>
+      </x:c>
+      <x:c r="C32" t="str">
+        <x:v>2631 E 126th St</x:v>
+      </x:c>
+      <x:c r="D32" t="str">
+        <x:v>Compton</x:v>
+      </x:c>
+      <x:c r="E32" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F32" t="str">
+        <x:v>90222</x:v>
+      </x:c>
+      <x:c r="G32" t="str">
+        <x:v>(310) 639-4343 EXTN 152</x:v>
+      </x:c>
+      <x:c r="H32" t="str">
+        <x:v>(310) 639-3577</x:v>
+      </x:c>
+      <x:c r="I32" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N32" t="str">
+        <x:v>NGT23K</x:v>
+      </x:c>
+      <x:c r="O32" t="str">
+        <x:v>Magnetic Particle Method of Inspection for Non-Destructive Test</x:v>
+      </x:c>
+      <x:c r="P32" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S32" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U32" t="n">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="V32" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="W32" t="n">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="X32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z32" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA32" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB32" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>