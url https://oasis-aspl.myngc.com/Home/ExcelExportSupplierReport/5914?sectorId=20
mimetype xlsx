--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e229d7a98c84c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583ebe4a3c3a4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rde1a11352aeb4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R862be92129b845d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde1a11352aeb4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R862be92129b845d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -268,51 +268,51 @@
       <x:c r="N3" t="str">
         <x:v>NASA‐STD‐8739.4</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Crimping, Interconnecting Cables, Harnesses, and Wiring</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="n">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>4835</x:v>
+        <x:v>25942</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -363,51 +363,51 @@
       <x:c r="N4" t="str">
         <x:v>PR2-22</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>PREP FOR THE APPL OF ADHES. COAT.  SEALANTS</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>-24, -37</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>695</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>4832</x:v>
+        <x:v>25943</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -458,51 +458,51 @@
       <x:c r="N5" t="str">
         <x:v>PR3-46</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>PROCESS SPECIFICATION SOLDERED ELECTRIC AND ELECTRONIC ASSEMBLIES</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="U5" t="n">
         <x:v>699</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>4836</x:v>
+        <x:v>25944</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -554,51 +554,51 @@
         <x:v>PR4-34</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ADHESIVE BONDING OF ELECTRONIC
 PARTS, WIRES, AND THREADED FASTENERS</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>774</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>9226</x:v>
+        <x:v>25945</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -649,51 +649,51 @@
       <x:c r="N7" t="str">
         <x:v>PR7-29</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>PROCESS SPECIFICATION FABRICATION AND INSTALLATION OF ELECTRICAL HARNESSES</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>713</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>4837</x:v>
+        <x:v>25946</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -839,51 +839,51 @@
       <x:c r="N9" t="str">
         <x:v>PR9-129</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>CONNECTORS FOR 2A144-004,2A151-005,2A151-006,2A151-010,2A151-011</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="n">
         <x:v>714</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>4838</x:v>
+        <x:v>25948</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -1124,51 +1124,51 @@
       <x:c r="N12" t="str">
         <x:v>PR9-178</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>CONNECTORS, MINIATURE, CIRCULAR, ASSEMBLY AND EMBEDDING ALTERNATIVES FOR</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>716</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>4842</x:v>
+        <x:v>25950</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -1406,51 +1406,51 @@
       <x:c r="N15" t="str">
         <x:v>PR9-253</x:v>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>CONNECTORS, SUBMINIATURE, RECTANGULAR, ASSEMBLY AND EMBEDDING ALTERNATIVES</x:v>
       </x:c>
       <x:c r="P15" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>-02 through -05</x:v>
       </x:c>
       <x:c r="U15" t="n">
         <x:v>719</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>4844</x:v>
+        <x:v>25952</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -1596,51 +1596,51 @@
       <x:c r="N17" t="str">
         <x:v>PR9-261</x:v>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>CONNECTORS, SUBMINIATURE, RECTANGULAR, PANEL MOUNTING OF</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Space</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="n">
         <x:v>722</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>4846</x:v>
+        <x:v>25954</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>20</x:v>
       </x:c>