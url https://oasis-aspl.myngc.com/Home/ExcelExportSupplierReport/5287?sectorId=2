--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefd027007b74908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb7aa763ef844da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R49a1a35288d64d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb33c4b9103e04e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49a1a35288d64d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb33c4b9103e04e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">