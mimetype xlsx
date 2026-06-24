--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb7aa763ef844da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f3cc14d81a41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb33c4b9103e04e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Red8ac96310974284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb33c4b9103e04e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red8ac96310974284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,58 +164,51 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Type II Faying
-[...6 lines deleted...]
-requirements)</x:v>
+        <x:v>Type II Faying Surface/ Seam and Joint Fillet Sealing Only. Not Approved for Appendix A</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>23367</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -361,51 +354,51 @@
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ACS-PRS-2201.01</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Surface Preparation for Structural Adhesive Bonding, Composites</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Limited to producing Epoxy parts. Ref. RCI 445148</x:v>
+        <x:v>Limited to producing Epoxy parts</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>3943</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>26183</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -552,53 +545,51 @@
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>ACS-PRS-5017</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Process Specification Fabrication of Out-of-Autoclave, 350°F Cure, Epoxy Laminates</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>Limits: None
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>14881</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -746,53 +737,51 @@
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>ACS-PRS-5065</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Process Specification for Fabrication Of 350°F Curing Out-Of-Autoclave Epoxy Composite Structure, Bonded, Cocured, Or Cobonded</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>Limits: None
-[...1 lines deleted...]
-Ref RC/I’s R429930, R431982
+        <x:v>
 </x:v>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>20268</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
@@ -1034,51 +1023,51 @@
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v>Not approved for Appendix A,B  C</x:v>
+        <x:v>Not approved for all Appendices</x:v>
       </x:c>
       <x:c r="U11" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>14882</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>