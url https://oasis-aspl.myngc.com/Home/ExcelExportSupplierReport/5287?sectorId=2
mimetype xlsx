--- v5 (2026-06-24)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f3cc14d81a41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51077feddcc64026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Red8ac96310974284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R640d421586b342ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red8ac96310974284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R640d421586b342ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,56 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Type II Faying Surface/ Seam and Joint Fillet Sealing Only. Not Approved for Appendix A</x:v>
+        <x:v>Type II Faying
+Surface/ Seam and
+Joint Fillet Sealing
+Only. Not Approved
+for Appendix A
+Limited to Semkits</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>23367</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>