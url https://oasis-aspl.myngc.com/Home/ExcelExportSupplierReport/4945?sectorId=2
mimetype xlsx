--- v2 (2026-02-03)
+++ v3 (2026-04-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e50d0a03df40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48ae46165284a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R532801227cb7480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7de82e184f8d46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R532801227cb7480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7de82e184f8d46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">