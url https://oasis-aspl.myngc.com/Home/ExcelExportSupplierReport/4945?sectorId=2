--- v3 (2026-04-16)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48ae46165284a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37906559414336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7de82e184f8d46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R961429bf307e4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7de82e184f8d46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R961429bf307e4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -146,78 +146,79 @@
       <x:c r="E2" t="str">
         <x:v>OH </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>44266-1211                     </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>330-298-3434</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>330-296-5532</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
-        <x:v/>
+        <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
+</x:v>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>AMS 2700</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Limited to Method 1, Types 1 and 3</x:v>
+        <x:v>Type 2  6 only</x:v>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>525</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>4945</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>30142</x:v>
+        <x:v>30714</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -241,85 +242,180 @@
       <x:c r="E3" t="str">
         <x:v>OH </x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>44266-1211                     </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>330-298-3434</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>330-296-5532</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v>Limited to Types II and III</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>3942</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>4945</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>30143</x:v>
+        <x:v>30142</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="str">
+        <x:v>90048627</x:v>
+      </x:c>
+      <x:c r="B4" t="str">
+        <x:v>ALLEN AIRCRAFT PRODUCTS INC                       </x:v>
+      </x:c>
+      <x:c r="C4" t="str">
+        <x:v>6168 WOODBINE RD                    </x:v>
+      </x:c>
+      <x:c r="D4" t="str">
+        <x:v>RAVENNA                             </x:v>
+      </x:c>
+      <x:c r="E4" t="str">
+        <x:v>OH </x:v>
+      </x:c>
+      <x:c r="F4" t="str">
+        <x:v>44266-1211                     </x:v>
+      </x:c>
+      <x:c r="G4" t="str">
+        <x:v>330-298-3434</x:v>
+      </x:c>
+      <x:c r="H4" t="str">
+        <x:v>330-296-5532</x:v>
+      </x:c>
+      <x:c r="I4" t="str">
+        <x:v>5/28/2015</x:v>
+      </x:c>
+      <x:c r="J4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M4" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N4" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O4" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S4" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T4" t="str">
+        <x:v>Limited to Types II and III</x:v>
+      </x:c>
+      <x:c r="U4" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V4" t="n">
+        <x:v>4945</x:v>
+      </x:c>
+      <x:c r="W4" t="n">
+        <x:v>30143</x:v>
+      </x:c>
+      <x:c r="X4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z4" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA4" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB4" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>