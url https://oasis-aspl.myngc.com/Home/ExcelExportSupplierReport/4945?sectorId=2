--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37906559414336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e522412e184f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R961429bf307e4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R135330e696044dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R961429bf307e4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R135330e696044dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">