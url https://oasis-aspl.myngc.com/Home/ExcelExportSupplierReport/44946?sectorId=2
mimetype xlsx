--- v2 (2026-03-11)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133f3abf477943ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4c592cd5cb4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R43b5b0abec0a4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbf17e6d9b9cb4798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43b5b0abec0a4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf17e6d9b9cb4798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -449,51 +449,51 @@
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v/>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="U5" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>44946</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>30385</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -639,51 +639,52 @@
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Air cure only</x:v>
+        <x:v>Force cure per
+RC/I #BR631876</x:v>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>111</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>44946</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>30387</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>