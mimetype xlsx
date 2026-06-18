--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4c592cd5cb4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc538df7df441f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbf17e6d9b9cb4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R286d2df1af124b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf17e6d9b9cb4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R286d2df1af124b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">