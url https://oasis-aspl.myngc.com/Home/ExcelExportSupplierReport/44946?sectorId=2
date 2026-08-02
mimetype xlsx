--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc538df7df441f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c499e44e85d4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R286d2df1af124b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdbbd26aa82434592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R286d2df1af124b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbbd26aa82434592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">