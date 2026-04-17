--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec040ec8b31448d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7e4ec088874e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R93ed70284b30432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re2778b9f5d334817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93ed70284b30432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2778b9f5d334817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">