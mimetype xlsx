--- v2 (2026-04-17)
+++ v3 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7e4ec088874e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75044be48bd4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re2778b9f5d334817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra18272539f9f40b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2778b9f5d334817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra18272539f9f40b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">