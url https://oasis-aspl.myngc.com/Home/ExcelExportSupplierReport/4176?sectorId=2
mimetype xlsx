--- v3 (2026-07-18)
+++ v4 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75044be48bd4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb801cb6e304ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra18272539f9f40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R92eacdd66c8c43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra18272539f9f40b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92eacdd66c8c43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -633,52 +633,55 @@
       <x:c r="I7" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="Q7" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R7" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>4176</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>30186</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>