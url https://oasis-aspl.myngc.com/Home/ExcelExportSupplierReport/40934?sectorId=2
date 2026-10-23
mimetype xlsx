--- v6 (2026-08-21)
+++ v7 (2026-10-23)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953c0396900c45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ec844c744b4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R157c8128acf04f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R851b9bbcc0e844ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R157c8128acf04f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R851b9bbcc0e844ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -244,75 +244,75 @@
       <x:c r="F3" t="str">
         <x:v>91503-0631</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>818-845-7251</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>818-845-0650</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>3/12/2025</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>MIL-C-5541</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>133</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>40934</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>30317</x:v>
+        <x:v>30318</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -336,180 +336,85 @@
       <x:c r="E4" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>91503-0631</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>818-845-7251</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>818-845-0650</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>3/12/2025</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
-        <x:v/>
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v/>
+        <x:v>Supplier has hot DI water, nickel acetate,  dichromate seal</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>525</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>40934</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>30318</x:v>
+        <x:v>30319</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
-        <x:v>AS</x:v>
-[...93 lines deleted...]
-      <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>