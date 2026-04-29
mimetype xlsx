--- v2 (2026-02-03)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d834c9b00cd43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01674129a9d4b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R395c79e3b7144ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re6a079812f944cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R395c79e3b7144ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6a079812f944cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">