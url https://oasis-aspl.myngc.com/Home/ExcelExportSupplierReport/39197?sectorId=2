--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01674129a9d4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee07b2ad13f49e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re6a079812f944cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7849a727781042b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6a079812f944cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7849a727781042b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -165,79 +165,78 @@
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Limited to Ground Support Equipment only.
-Not authorized for flight hardware</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>39197</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>30201</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90214448</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>PRECISION METAL PROCESSING</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>1245 W 2nd Street</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>POMONA</x:v>
       </x:c>
       <x:c r="E3" t="str">
@@ -289,51 +288,51 @@
       <x:c r="U3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>39197</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>30202</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90214448</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>PRECISION METAL PROCESSING</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>1245 W 2nd Street</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>POMONA</x:v>
       </x:c>
       <x:c r="E4" t="str">
@@ -357,68 +356,67 @@
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Limited to Ground Support Equipment only.
-Not authorized for flight hardware</x:v>
+        <x:v>This supplier has nickel acetate and hot DI seal only</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>39197</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>30203</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>