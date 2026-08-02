--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee07b2ad13f49e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29686007b7b4784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7849a727781042b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6564f9a94d54496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7849a727781042b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6564f9a94d54496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">