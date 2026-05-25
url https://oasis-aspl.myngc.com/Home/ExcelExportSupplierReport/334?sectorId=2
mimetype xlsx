--- v1 (2026-03-11)
+++ v2 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4457acc23d4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd161cca9134958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re73a2b6dc1ba4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R90da87efbe99446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re73a2b6dc1ba4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90da87efbe99446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">