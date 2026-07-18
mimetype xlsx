--- v2 (2026-05-25)
+++ v3 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd161cca9134958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b93a66cfcf949e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R90da87efbe99446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9d9737b4ec6a43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90da87efbe99446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d9737b4ec6a43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -433,86 +433,466 @@
       <x:c r="E5" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>90723                               </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>(424) 257-5443</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>562-602-0577</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N5" t="str">
+        <x:v>ASTM B557</x:v>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>Standard Test Methods for Tension Testing Wrought and Cast Aluminum- and Magnesium-Alloy Products</x:v>
+      </x:c>
+      <x:c r="P5" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S5" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U5" t="n">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="V5" t="n">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="W5" t="n">
+        <x:v>30761</x:v>
+      </x:c>
+      <x:c r="X5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>90055777</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>Weber Metals Inc.                                 </x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>16706 Garfield Ave.                 </x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>PARAMOUNT                           </x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>90723                               </x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>(424) 257-5443</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>562-602-0577</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>1/1/2003</x:v>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
-      <x:c r="N5" t="str">
+      <x:c r="N6" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
-      <x:c r="O5" t="str">
+      <x:c r="O6" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
-      <x:c r="P5" t="n">
+      <x:c r="P6" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="R5" t="str">
-[...2 lines deleted...]
-      <x:c r="S5" t="str">
+      <x:c r="R6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
-      <x:c r="T5" t="str">
-[...2 lines deleted...]
-      <x:c r="U5" t="n">
+      <x:c r="T6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U6" t="n">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="V5" t="n">
+      <x:c r="V6" t="n">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="W5" t="n">
+      <x:c r="W6" t="n">
         <x:v>2128</x:v>
       </x:c>
-      <x:c r="X5" t="str">
-[...5 lines deleted...]
-      <x:c r="Z5" t="n">
+      <x:c r="X6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AA5" t="str">
+      <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AB5" t="str">
+      <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AC5" t="str">
-[...8 lines deleted...]
-      <x:c r="AF5" t="str">
+      <x:c r="AC6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF6" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>90055777</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>Weber Metals Inc.                                 </x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>16706 Garfield Ave.                 </x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>PARAMOUNT                           </x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>90723                               </x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>(424) 257-5443</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>562-602-0577</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>1/1/2003</x:v>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v>ASTM E340</x:v>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>Standard Practice for Macroetching Metals and Alloys</x:v>
+      </x:c>
+      <x:c r="P7" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S7" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U7" t="n">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="V7" t="n">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>30759</x:v>
+      </x:c>
+      <x:c r="X7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>90055777</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>Weber Metals Inc.                                 </x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>16706 Garfield Ave.                 </x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>PARAMOUNT                           </x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>90723                               </x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>(424) 257-5443</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>562-602-0577</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>1/1/2003</x:v>
+      </x:c>
+      <x:c r="J8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N8" t="str">
+        <x:v>ASTM E399</x:v>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>Standard Test Method for Linear-Elastic Plane-Strain Fracture Toughness of Metallic Materials</x:v>
+      </x:c>
+      <x:c r="P8" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S8" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U8" t="n">
+        <x:v>1860</x:v>
+      </x:c>
+      <x:c r="V8" t="n">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="W8" t="n">
+        <x:v>30758</x:v>
+      </x:c>
+      <x:c r="X8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA8" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB8" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>90055777</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>Weber Metals Inc.                                 </x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>16706 Garfield Ave.                 </x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>PARAMOUNT                           </x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>90723                               </x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>(424) 257-5443</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>562-602-0577</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>1/1/2003</x:v>
+      </x:c>
+      <x:c r="J9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N9" t="str">
+        <x:v>ASTM E407</x:v>
+      </x:c>
+      <x:c r="O9" t="str">
+        <x:v>Standard Practice for Microetching Metals and Alloys</x:v>
+      </x:c>
+      <x:c r="P9" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S9" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="T9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U9" t="n">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="V9" t="n">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="W9" t="n">
+        <x:v>30760</x:v>
+      </x:c>
+      <x:c r="X9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z9" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA9" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB9" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>