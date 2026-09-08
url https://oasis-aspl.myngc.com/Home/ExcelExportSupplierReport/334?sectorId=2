--- v3 (2026-07-18)
+++ v4 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b93a66cfcf949e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e43ebb6c634384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9d9737b4ec6a43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R73c56360760742cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d9737b4ec6a43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73c56360760742cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -540,52 +540,55 @@
       <x:c r="I6" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="Q6" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R6" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>334</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>