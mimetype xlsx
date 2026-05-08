--- v0 (2026-03-21)
+++ v1 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512072bd7fa845e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb729126200a540ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rce7ab2f766b1465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4f386469c38e479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce7ab2f766b1465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f386469c38e479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,51 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>R-201</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Fabricating Epoxy Laminates</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v/>
+        <x:v>Limited to Method B Cure</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>202</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>31784</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>30596</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -241,85 +241,370 @@
       <x:c r="E3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>92707-3336</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>7148955544</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>714-895-7766</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>10/21/2024</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v/>
+        <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>SC-203</x:v>
+        <x:v>R-203</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Facility Control - Composite Fabrication - Included in Comp Approval</x:v>
+        <x:v>Adhesive Bonding -180F Service</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>Limited to Method I Cure</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>31784</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>30597</x:v>
+        <x:v>30635</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="str">
+        <x:v>90074137</x:v>
+      </x:c>
+      <x:c r="B4" t="str">
+        <x:v>ADVANCED COMPOSITE PRODUCTS</x:v>
+      </x:c>
+      <x:c r="C4" t="str">
+        <x:v>2501 S GARNSEY ST</x:v>
+      </x:c>
+      <x:c r="D4" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E4" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F4" t="str">
+        <x:v>92707-3336</x:v>
+      </x:c>
+      <x:c r="G4" t="str">
+        <x:v>7148955544</x:v>
+      </x:c>
+      <x:c r="H4" t="str">
+        <x:v>714-895-7766</x:v>
+      </x:c>
+      <x:c r="I4" t="str">
+        <x:v>10/21/2024</x:v>
+      </x:c>
+      <x:c r="J4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M4" t="str">
+        <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
+      </x:c>
+      <x:c r="N4" t="str">
+        <x:v>R-204</x:v>
+      </x:c>
+      <x:c r="O4" t="str">
+        <x:v>Machining Composite Core Materials</x:v>
+      </x:c>
+      <x:c r="P4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S4" t="str">
+        <x:v>Composites</x:v>
+      </x:c>
+      <x:c r="T4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U4" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="V4" t="n">
+        <x:v>31784</x:v>
+      </x:c>
+      <x:c r="W4" t="n">
+        <x:v>30633</x:v>
+      </x:c>
+      <x:c r="X4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y4" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z4" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA4" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB4" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC4" t="str">
+        <x:v>False</x:v>
+      </x:c>
+      <x:c r="AD4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF4" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
+        <x:v>90074137</x:v>
+      </x:c>
+      <x:c r="B5" t="str">
+        <x:v>ADVANCED COMPOSITE PRODUCTS</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>2501 S GARNSEY ST</x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E5" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F5" t="str">
+        <x:v>92707-3336</x:v>
+      </x:c>
+      <x:c r="G5" t="str">
+        <x:v>7148955544</x:v>
+      </x:c>
+      <x:c r="H5" t="str">
+        <x:v>714-895-7766</x:v>
+      </x:c>
+      <x:c r="I5" t="str">
+        <x:v>10/21/2024</x:v>
+      </x:c>
+      <x:c r="J5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N5" t="str">
+        <x:v>R-210</x:v>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>Machining and Drilling Composite Structures</x:v>
+      </x:c>
+      <x:c r="P5" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S5" t="str">
+        <x:v>Composites</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v>Limited to handheld tooling only</x:v>
+      </x:c>
+      <x:c r="U5" t="n">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="V5" t="n">
+        <x:v>31784</x:v>
+      </x:c>
+      <x:c r="W5" t="n">
+        <x:v>30634</x:v>
+      </x:c>
+      <x:c r="X5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>False</x:v>
+      </x:c>
+      <x:c r="AD5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>90074137</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>ADVANCED COMPOSITE PRODUCTS</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>2501 S GARNSEY ST</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>92707-3336</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>7148955544</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>714-895-7766</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>10/21/2024</x:v>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N6" t="str">
+        <x:v>SC-203</x:v>
+      </x:c>
+      <x:c r="O6" t="str">
+        <x:v>Facility Control - Composite Fabrication - Included in Comp Approval</x:v>
+      </x:c>
+      <x:c r="P6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S6" t="str">
+        <x:v>Composites</x:v>
+      </x:c>
+      <x:c r="T6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U6" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="V6" t="n">
+        <x:v>31784</x:v>
+      </x:c>
+      <x:c r="W6" t="n">
+        <x:v>30597</x:v>
+      </x:c>
+      <x:c r="X6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y6" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z6" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA6" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB6" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC6" t="str">
+        <x:v>False</x:v>
+      </x:c>
+      <x:c r="AD6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>