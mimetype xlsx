--- v1 (2026-05-08)
+++ v2 (2026-08-03)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb729126200a540ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2451453ce724662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4f386469c38e479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rcf933fc1a32d40ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f386469c38e479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf933fc1a32d40ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -431,78 +431,78 @@
       <x:c r="E5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>92707-3336</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>7148955544</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>714-895-7766</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>10/21/2024</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v/>
+        <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>R-210</x:v>
+        <x:v>R-209</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Machining and Drilling Composite Structures</x:v>
+        <x:v>Applying Cast in Place Compounds</x:v>
       </x:c>
       <x:c r="P5" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
-        <x:v>Composites</x:v>
+        <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>Limited to handheld tooling only</x:v>
+        <x:v>Limited to MS-281, schedule 1 cure only</x:v>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>31784</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>30634</x:v>
+        <x:v>30771</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -529,82 +529,272 @@
       <x:c r="F6" t="str">
         <x:v>92707-3336</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>7148955544</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>714-895-7766</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>10/21/2024</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>SC-203</x:v>
+        <x:v>R-210</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Facility Control - Composite Fabrication - Included in Comp Approval</x:v>
+        <x:v>Machining and Drilling Composite Structures</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v/>
+        <x:v>Limited to handheld tooling only</x:v>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>31784</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>30597</x:v>
+        <x:v>30634</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>90074137</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>ADVANCED COMPOSITE PRODUCTS</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>2501 S GARNSEY ST</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>92707-3336</x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>7148955544</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>714-895-7766</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>10/21/2024</x:v>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v>SC-203</x:v>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>Facility Control - Composite Fabrication - Included in Comp Approval</x:v>
+      </x:c>
+      <x:c r="P7" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S7" t="str">
+        <x:v>Composites</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U7" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="V7" t="n">
+        <x:v>31784</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>30597</x:v>
+      </x:c>
+      <x:c r="X7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>False</x:v>
+      </x:c>
+      <x:c r="AD7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>90074137</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>ADVANCED COMPOSITE PRODUCTS</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>2501 S GARNSEY ST</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>92707-3336</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>7148955544</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>714-895-7766</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>10/21/2024</x:v>
+      </x:c>
+      <x:c r="J8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N8" t="str">
+        <x:v>SC-301</x:v>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>THERMAL EQUIPMENT CONTROL</x:v>
+      </x:c>
+      <x:c r="P8" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S8" t="str">
+        <x:v>Materials Testing</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U8" t="n">
+        <x:v>2910</x:v>
+      </x:c>
+      <x:c r="V8" t="n">
+        <x:v>31784</x:v>
+      </x:c>
+      <x:c r="W8" t="n">
+        <x:v>30770</x:v>
+      </x:c>
+      <x:c r="X8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA8" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB8" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC8" t="str">
+        <x:v>False</x:v>
+      </x:c>
+      <x:c r="AD8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>