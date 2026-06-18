--- v3 (2026-03-19)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6caaed77fad04595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c8a6b2d835440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8a729c775557480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd1dd49967c62429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a729c775557480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1dd49967c62429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1344,28 +1344,123 @@
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="str">
+        <x:v>90051777</x:v>
+      </x:c>
+      <x:c r="B15" t="str">
+        <x:v>Mitchell Laboratories Inc</x:v>
+      </x:c>
+      <x:c r="C15" t="str">
+        <x:v>7707 Bequette Ave</x:v>
+      </x:c>
+      <x:c r="D15" t="str">
+        <x:v>Pico Rivera</x:v>
+      </x:c>
+      <x:c r="E15" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F15" t="str">
+        <x:v>90660</x:v>
+      </x:c>
+      <x:c r="G15" t="str">
+        <x:v>(562) 949-6144</x:v>
+      </x:c>
+      <x:c r="H15" t="str">
+        <x:v>(562) 949-7584</x:v>
+      </x:c>
+      <x:c r="I15" t="str">
+        <x:v>1/1/2003</x:v>
+      </x:c>
+      <x:c r="J15" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K15" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L15" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M15" t="str">
+        <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
+      </x:c>
+      <x:c r="N15" t="str">
+        <x:v>T-133</x:v>
+      </x:c>
+      <x:c r="O15" t="str">
+        <x:v>Ultrasonic Inspection of Wrought Metals</x:v>
+      </x:c>
+      <x:c r="P15" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R15" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S15" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T15" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U15" t="n">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="V15" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="W15" t="n">
+        <x:v>30692</x:v>
+      </x:c>
+      <x:c r="X15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z15" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA15" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB15" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC15" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE15" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF15" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>