--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c8a6b2d835440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ff0bff42744c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd1dd49967c62429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R181c131522844257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1dd49967c62429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R181c131522844257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">