--- v2 (2026-03-31)
+++ v3 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c334b0155a4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f29525fa2924283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R52575288a1004362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9de9416122b44e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52575288a1004362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9de9416122b44e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">