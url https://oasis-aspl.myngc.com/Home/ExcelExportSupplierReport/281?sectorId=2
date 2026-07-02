--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f29525fa2924283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fab25ff9924f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9de9416122b44e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf9c443a4558e401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9de9416122b44e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9c443a4558e401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -259,51 +259,51 @@
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v> 5% sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings.  </x:v>
+        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawings.</x:v>
       </x:c>
       <x:c r="U3" t="n">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>281</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>23676</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>