--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fab25ff9924f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240494920cfb407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf9c443a4558e401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rce45c3d31d024635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9c443a4558e401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce45c3d31d024635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">