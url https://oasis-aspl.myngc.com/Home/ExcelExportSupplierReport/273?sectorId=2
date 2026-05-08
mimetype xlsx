--- v2 (2026-02-07)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc47b593c1c24232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228fcadbfc894140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rafb8751ee37041bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9290cc9590764575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafb8751ee37041bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9290cc9590764575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -344,75 +344,75 @@
       <x:c r="F4" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ACS-PRS-6002.01</x:v>
+        <x:v>ACS-PRS-5065</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
+        <x:v>Process Specification for Fabrication Of 350°F Curing Out-Of-Autoclave Epoxy Composite Structure, Bonded, Cocured, Or Cobonded</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>2892</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>12594</x:v>
+        <x:v>30613</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -439,76 +439,75 @@
       <x:c r="F5" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ACS-PRS-7001</x:v>
+        <x:v>ACS-PRS-6002.01</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Ultrasonic Inspection of Composites and Bonded Assemblies</x:v>
+        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
       </x:c>
       <x:c r="P5" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>479</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>12611</x:v>
+        <x:v>12594</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -535,75 +534,76 @@
       <x:c r="F6" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>ACS-PRS-7008</x:v>
+        <x:v>ACS-PRS-7001</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Translucent Composites, Visual Inspection of</x:v>
+        <x:v>Ultrasonic Inspection of Composites and Bonded Assemblies</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v/>
+        <x:v>
+</x:v>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>498</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>25995</x:v>
+        <x:v>12611</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -630,75 +630,75 @@
       <x:c r="F7" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>ACS-PRS-7101 </x:v>
+        <x:v>ACS-PRS-7008</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Non-Destructive Inspection of Composite Structures</x:v>
+        <x:v>Translucent Composites, Visual Inspection of</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>2876</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>12612</x:v>
+        <x:v>25995</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -725,173 +725,173 @@
       <x:c r="F8" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
+        <x:v>ACS-PRS-7101 </x:v>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>Non-Destructive Inspection of Composite Structures</x:v>
+      </x:c>
+      <x:c r="P8" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S8" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
+      </x:c>
+      <x:c r="U8" t="n">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="V8" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W8" t="n">
+        <x:v>12612</x:v>
+      </x:c>
+      <x:c r="X8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA8" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB8" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N9" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>
-      <x:c r="O8" t="str">
+      <x:c r="O9" t="str">
         <x:v>Area Requirements for Composite Fabrication</x:v>
       </x:c>
-      <x:c r="P8" t="n">
+      <x:c r="P9" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="R8" t="str">
-[...2 lines deleted...]
-      <x:c r="S8" t="str">
+      <x:c r="R9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S9" t="str">
         <x:v>Composites</x:v>
       </x:c>
-      <x:c r="T8" t="str">
+      <x:c r="T9" t="str">
         <x:v>Limits: Approved for Areas C,D  E only: 
 RC/I 419997 for Area "D" only 
 Not Approved for Appenix A  B
 </x:v>
       </x:c>
-      <x:c r="U8" t="n">
+      <x:c r="U9" t="n">
         <x:v>529</x:v>
-      </x:c>
-[...93 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>1701</x:v>
+        <x:v>11518</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -918,75 +918,75 @@
       <x:c r="F10" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>GSS 11101</x:v>
+        <x:v>GSS 11100</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Glass Fiber Base-Polyester Resin Structural Laminates</x:v>
+        <x:v>Glass Fiber Base-Plastic Laminates for Structural Applications (General)</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v>Limits: Limited to RCI BR421051</x:v>
+        <x:v>Limits: Limited to GSS 11101, GSS11102 and GSS 11103 only.</x:v>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>1702</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1013,75 +1013,75 @@
       <x:c r="F11" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
-        <x:v>GSS 11102</x:v>
+        <x:v>GSS 11101</x:v>
       </x:c>
       <x:c r="O11" t="str">
-        <x:v>Glass Fiber Base- Epoxy Resin Structural Laminates</x:v>
+        <x:v>Glass Fiber Base-Polyester Resin Structural Laminates</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v/>
+        <x:v>Limits: Limited to RCI BR421051</x:v>
       </x:c>
       <x:c r="U11" t="n">
-        <x:v>10</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>1696</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1108,75 +1108,75 @@
       <x:c r="F12" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>GSS 11103</x:v>
+        <x:v>GSS 11102</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Glass Fiber Base- Structural Laminates</x:v>
+        <x:v>Glass Fiber Base- Epoxy Resin Structural Laminates</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>445</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>17066</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1200,78 +1200,78 @@
       <x:c r="E13" t="str">
         <x:v>NE</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v/>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
-        <x:v>When the GSS 20000 is referenced for a non-bonding application such as torque tubes that are filled with insert material, an approved source is not required.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>GSS 20000</x:v>
+        <x:v>GSS 11103</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Structural Adhesive Bonding</x:v>
+        <x:v>Glass Fiber Base- Structural Laminates</x:v>
       </x:c>
       <x:c r="P13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>185</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>1817</x:v>
+        <x:v>17066</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1295,78 +1295,78 @@
       <x:c r="E14" t="str">
         <x:v>NE</x:v>
       </x:c>
       <x:c r="F14" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v/>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
-        <x:v/>
+        <x:v>When the GSS 20000 is referenced for a non-bonding application such as torque tubes that are filled with insert material, an approved source is not required.</x:v>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>GSS 22650</x:v>
+        <x:v>GSS 20000</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Adhesive Bonding of Metallic and Non-Metallic, General Purpose</x:v>
+        <x:v>Structural Adhesive Bonding</x:v>
       </x:c>
       <x:c r="P14" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>1704</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1393,75 +1393,75 @@
       <x:c r="F15" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>GSS 22650</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Adhesive Bonding of Metallic and Non-Metallic, General Purpose</x:v>
       </x:c>
       <x:c r="P15" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T15" t="str">
-        <x:v>Limits: Limited to Air Drying only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>111</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>1697</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1488,75 +1488,75 @@
       <x:c r="F16" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>GSS 4510</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Coating, Polyurethane, Application of</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T16" t="str">
-        <x:v/>
+        <x:v>Limits: Limited to Air Drying only</x:v>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>1699</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1583,82 +1583,177 @@
       <x:c r="F17" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>GSS 7022</x:v>
+        <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Preparation of Surfaces Prior to Structural Adhesive Bonding</x:v>
+        <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v>Limits: Limited to Method VI only </x:v>
+        <x:v/>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>1700</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N18" t="str">
+        <x:v>GSS 7022</x:v>
+      </x:c>
+      <x:c r="O18" t="str">
+        <x:v>Preparation of Surfaces Prior to Structural Adhesive Bonding</x:v>
+      </x:c>
+      <x:c r="P18" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S18" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T18" t="str">
+        <x:v>Limits: Limited to Method VI only </x:v>
+      </x:c>
+      <x:c r="U18" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="V18" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W18" t="n">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="X18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z18" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA18" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB18" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD18" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE18" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>