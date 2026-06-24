--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228fcadbfc894140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bf0cef6cf9482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9290cc9590764575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rea4fd2052d7a47c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9290cc9590764575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea4fd2052d7a47c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">