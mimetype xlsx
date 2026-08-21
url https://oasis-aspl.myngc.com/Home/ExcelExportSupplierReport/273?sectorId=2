--- v4 (2026-06-24)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bf0cef6cf9482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc82202c8f8f42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rea4fd2052d7a47c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R44b2e61abb3441e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea4fd2052d7a47c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44b2e61abb3441e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -249,75 +249,75 @@
       <x:c r="F3" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>ACS-PRS-5017</x:v>
+        <x:v>ACS-PRS-5012</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Process Specification Fabrication of Out-of-Autoclave, 350°F Cure, Epoxy Laminates</x:v>
+        <x:v>Process Specification for Wet Layup of Composite Laminates and Foam Sandwich Structures</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>Type IV only</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>1825</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>11517</x:v>
+        <x:v>30805</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -344,75 +344,75 @@
       <x:c r="F4" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ACS-PRS-5065</x:v>
+        <x:v>ACS-PRS-5012.04</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Process Specification for Fabrication Of 350°F Curing Out-Of-Autoclave Epoxy Composite Structure, Bonded, Cocured, Or Cobonded</x:v>
+        <x:v>PROCESS SPECIFICATION FOR WET LAYUP OF CARBON FABRIC  FIBERGLASS FABRIC OR COPPER MESH ON CURED COMPOSITE SURFACES</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>1827</x:v>
+        <x:v>4221</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>30613</x:v>
+        <x:v>30806</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -439,75 +439,75 @@
       <x:c r="F5" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ACS-PRS-6002.01</x:v>
+        <x:v>ACS-PRS-5017</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
+        <x:v>Process Specification Fabrication of Out-of-Autoclave, 350°F Cure, Epoxy Laminates</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>2892</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>12594</x:v>
+        <x:v>11517</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -534,76 +534,75 @@
       <x:c r="F6" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>ACS-PRS-7001</x:v>
+        <x:v>ACS-PRS-5065</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Ultrasonic Inspection of Composites and Bonded Assemblies</x:v>
+        <x:v>Process Specification for Fabrication Of 350°F Curing Out-Of-Autoclave Epoxy Composite Structure, Bonded, Cocured, Or Cobonded</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>479</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>12611</x:v>
+        <x:v>30613</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -630,75 +629,75 @@
       <x:c r="F7" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>ACS-PRS-7008</x:v>
+        <x:v>ACS-PRS-6002.01</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Translucent Composites, Visual Inspection of</x:v>
+        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
       </x:c>
       <x:c r="P7" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>498</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>25995</x:v>
+        <x:v>12594</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -725,75 +724,76 @@
       <x:c r="F8" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>ACS-PRS-7101 </x:v>
+        <x:v>ACS-PRS-7001</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Non-Destructive Inspection of Composite Structures</x:v>
+        <x:v>Ultrasonic Inspection of Composites and Bonded Assemblies</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
+        <x:v>
+</x:v>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>2876</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>12612</x:v>
+        <x:v>12611</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -820,268 +820,268 @@
       <x:c r="F9" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
+        <x:v>ACS-PRS-7008</x:v>
+      </x:c>
+      <x:c r="O9" t="str">
+        <x:v>Translucent Composites, Visual Inspection of</x:v>
+      </x:c>
+      <x:c r="P9" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S9" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U9" t="n">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="V9" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W9" t="n">
+        <x:v>25995</x:v>
+      </x:c>
+      <x:c r="X9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z9" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA9" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB9" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC9" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE9" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF9" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B10" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C10" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D10" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E10" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F10" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G10" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N10" t="str">
+        <x:v>ACS-PRS-7101 </x:v>
+      </x:c>
+      <x:c r="O10" t="str">
+        <x:v>Non-Destructive Inspection of Composite Structures</x:v>
+      </x:c>
+      <x:c r="P10" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R10" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S10" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T10" t="str">
+        <x:v>Limitation: Manual  Hand Held Pulse Echo A-Scan (PEA) and C-Scan (TTU</x:v>
+      </x:c>
+      <x:c r="U10" t="n">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="V10" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W10" t="n">
+        <x:v>12612</x:v>
+      </x:c>
+      <x:c r="X10" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y10" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z10" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA10" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB10" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC10" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD10" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE10" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF10" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F11" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G11" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H11" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I11" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N11" t="str">
         <x:v>ACS-PRS-8002</x:v>
       </x:c>
-      <x:c r="O9" t="str">
+      <x:c r="O11" t="str">
         <x:v>Area Requirements for Composite Fabrication</x:v>
       </x:c>
-      <x:c r="P9" t="n">
+      <x:c r="P11" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="R9" t="str">
-[...2 lines deleted...]
-      <x:c r="S9" t="str">
+      <x:c r="R11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S11" t="str">
         <x:v>Composites</x:v>
       </x:c>
-      <x:c r="T9" t="str">
+      <x:c r="T11" t="str">
         <x:v>Limits: Approved for Areas C,D  E only: 
 RC/I 419997 for Area "D" only 
 Not Approved for Appenix A  B
 </x:v>
       </x:c>
-      <x:c r="U9" t="n">
+      <x:c r="U11" t="n">
         <x:v>529</x:v>
-      </x:c>
-[...188 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>1702</x:v>
+        <x:v>11518</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1108,75 +1108,75 @@
       <x:c r="F12" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>GSS 11102</x:v>
+        <x:v>GSS 11100</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Glass Fiber Base- Epoxy Resin Structural Laminates</x:v>
+        <x:v>Glass Fiber Base-Plastic Laminates for Structural Applications (General)</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v/>
+        <x:v>Limits: Limited to GSS 11101, GSS11102 and GSS 11103 only.</x:v>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>10</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>1696</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1203,75 +1203,75 @@
       <x:c r="F13" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v/>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>GSS 11103</x:v>
+        <x:v>GSS 11101</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Glass Fiber Base- Structural Laminates</x:v>
+        <x:v>Glass Fiber Base-Polyester Resin Structural Laminates</x:v>
       </x:c>
       <x:c r="P13" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T13" t="str">
-        <x:v/>
+        <x:v>Limits: Limited to RCI BR421051</x:v>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>445</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>17066</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1295,78 +1295,78 @@
       <x:c r="E14" t="str">
         <x:v>NE</x:v>
       </x:c>
       <x:c r="F14" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v/>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
-        <x:v>When the GSS 20000 is referenced for a non-bonding application such as torque tubes that are filled with insert material, an approved source is not required.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>GSS 20000</x:v>
+        <x:v>GSS 11102</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Structural Adhesive Bonding</x:v>
+        <x:v>Glass Fiber Base- Epoxy Resin Structural Laminates</x:v>
       </x:c>
       <x:c r="P14" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>185</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>1817</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1393,75 +1393,75 @@
       <x:c r="F15" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>GSS 22650</x:v>
+        <x:v>GSS 11103</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Adhesive Bonding of Metallic and Non-Metallic, General Purpose</x:v>
+        <x:v>Glass Fiber Base- Structural Laminates</x:v>
       </x:c>
       <x:c r="P15" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>186</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>1704</x:v>
+        <x:v>17066</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1485,78 +1485,78 @@
       <x:c r="E16" t="str">
         <x:v>NE</x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
-        <x:v/>
+        <x:v>When the GSS 20000 is referenced for a non-bonding application such as torque tubes that are filled with insert material, an approved source is not required.</x:v>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>GSS 20000</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Structural Adhesive Bonding</x:v>
       </x:c>
       <x:c r="P16" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T16" t="str">
-        <x:v>Limits: Limited to Air Drying only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>111</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>1697</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1583,75 +1583,75 @@
       <x:c r="F17" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>GSS 4510</x:v>
+        <x:v>GSS 22650</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Coating, Polyurethane, Application of</x:v>
+        <x:v>Adhesive Bonding of Metallic and Non-Metallic, General Purpose</x:v>
       </x:c>
       <x:c r="P17" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Composites</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>114</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>1699</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1678,82 +1678,272 @@
       <x:c r="F18" t="str">
         <x:v>68959-2439</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>(308) 832-2760</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v>(308) 832-2214</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>3/25/2004</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>GSS 7022</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Preparation of Surfaces Prior to Structural Adhesive Bonding</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
-        <x:v>Limits: Limited to Method VI only </x:v>
+        <x:v>Limits: Limited to Air Drying only</x:v>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>1700</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B19" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C19" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D19" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E19" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F19" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G19" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H19" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I19" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N19" t="str">
+        <x:v>GSS 4510</x:v>
+      </x:c>
+      <x:c r="O19" t="str">
+        <x:v>Coating, Polyurethane, Application of</x:v>
+      </x:c>
+      <x:c r="P19" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S19" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U19" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="V19" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W19" t="n">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="X19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z19" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA19" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB19" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF19" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="str">
+        <x:v>90052667</x:v>
+      </x:c>
+      <x:c r="B20" t="str">
+        <x:v>Royal Engineered Composites</x:v>
+      </x:c>
+      <x:c r="C20" t="str">
+        <x:v>1046 E 9th St</x:v>
+      </x:c>
+      <x:c r="D20" t="str">
+        <x:v>Minden</x:v>
+      </x:c>
+      <x:c r="E20" t="str">
+        <x:v>NE</x:v>
+      </x:c>
+      <x:c r="F20" t="str">
+        <x:v>68959-2439</x:v>
+      </x:c>
+      <x:c r="G20" t="str">
+        <x:v>(308) 832-2760</x:v>
+      </x:c>
+      <x:c r="H20" t="str">
+        <x:v>(308) 832-2214</x:v>
+      </x:c>
+      <x:c r="I20" t="str">
+        <x:v>3/25/2004</x:v>
+      </x:c>
+      <x:c r="J20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N20" t="str">
+        <x:v>GSS 7022</x:v>
+      </x:c>
+      <x:c r="O20" t="str">
+        <x:v>Preparation of Surfaces Prior to Structural Adhesive Bonding</x:v>
+      </x:c>
+      <x:c r="P20" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R20" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S20" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T20" t="str">
+        <x:v>Limits: Limited to Method VI only </x:v>
+      </x:c>
+      <x:c r="U20" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="V20" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W20" t="n">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="X20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z20" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA20" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB20" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC20" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE20" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>