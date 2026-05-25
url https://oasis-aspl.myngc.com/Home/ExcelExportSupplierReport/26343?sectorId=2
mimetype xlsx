--- v2 (2026-02-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d9ac1a105247c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578e813253ee4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2d4d4e1a17884b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfd6783abd98b44ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d4d4e1a17884b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd6783abd98b44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">