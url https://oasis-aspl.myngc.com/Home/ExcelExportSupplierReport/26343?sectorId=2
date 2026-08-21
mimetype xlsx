--- v3 (2026-05-25)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578e813253ee4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51826a620fc48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfd6783abd98b44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra00469140d8d4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd6783abd98b44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra00469140d8d4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -913,177 +913,82 @@
       <x:c r="F10" t="str">
         <x:v>40800                               </x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>0558714778          </x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/4/2024</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>GT 23 G</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Tap Testing</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P10" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v/>
+        <x:v>Limited to Touchup only</x:v>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>456</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>26343</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>29497</x:v>
+        <x:v>29498</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>185</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>France</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>FR</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="str">
-        <x:v>AS</x:v>
-[...93 lines deleted...]
-      <x:c r="AF11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>