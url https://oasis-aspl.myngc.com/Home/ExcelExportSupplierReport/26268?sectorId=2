--- v2 (2026-02-07)
+++ v3 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2f17b73e644ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f09b255cbe4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdf064f703713499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbca46fdffe724bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf064f703713499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbca46fdffe724bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">