--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f09b255cbe4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422b09d42f143e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbca46fdffe724bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R37f0a4cc2ea74f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbca46fdffe724bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37f0a4cc2ea74f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">