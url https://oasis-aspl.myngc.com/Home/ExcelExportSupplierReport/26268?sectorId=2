--- v4 (2026-06-24)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422b09d42f143e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bdea04f5114e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R37f0a4cc2ea74f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0b8c3d6abc524aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37f0a4cc2ea74f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b8c3d6abc524aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -354,52 +354,51 @@
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>MIL-W-6873</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Welding - Flash, Carbon and Alloy Steel</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Limited: See RCI B R 441518 A   Pending RCI B R 457988
-</x:v>
+        <x:v>None</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>387</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>26268</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>30336</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>