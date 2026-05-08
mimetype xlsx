--- v1 (2026-03-12)
+++ v2 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c4e3cfbbb0413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089851ddd2854aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4f20586f9d2e45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R634626c9aac84f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f20586f9d2e45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R634626c9aac84f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -116,51 +116,51 @@
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>NadcapApproved</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
@@ -211,51 +211,51 @@
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
@@ -306,51 +306,51 @@
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
@@ -401,51 +401,51 @@
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
@@ -496,51 +496,51 @@
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
@@ -591,51 +591,51 @@
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
@@ -686,51 +686,51 @@
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
@@ -781,51 +781,51 @@
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
@@ -876,51 +876,51 @@
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
@@ -971,51 +971,51 @@
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E11" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
@@ -1066,51 +1066,51 @@
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>90174367</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>BODYCOTE THERMAL PROCESSING INC</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>4008 Clay Ave</x:v>
+        <x:v>4008 CLAY AVENUE</x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v>HALTOM CITY</x:v>
       </x:c>
       <x:c r="E12" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>76117-1726</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>8177376651</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v/>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>8/23/2023</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>