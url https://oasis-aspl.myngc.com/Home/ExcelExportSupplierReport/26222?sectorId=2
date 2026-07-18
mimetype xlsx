--- v2 (2026-05-08)
+++ v3 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089851ddd2854aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25b20dff25a4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R634626c9aac84f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfb5debb6a54742ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R634626c9aac84f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb5debb6a54742ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">