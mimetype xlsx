--- v2 (2026-03-11)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4296e00d26c4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a0834953f84d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0774e97b620142ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re07d51b76cb84f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0774e97b620142ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re07d51b76cb84f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">