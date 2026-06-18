--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a0834953f84d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98049f0abbc943d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re07d51b76cb84f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbb03ccf7d9414444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re07d51b76cb84f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb03ccf7d9414444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">