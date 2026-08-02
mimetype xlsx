--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98049f0abbc943d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7357e6e5123e4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbb03ccf7d9414444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R578bf85d61b3450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb03ccf7d9414444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R578bf85d61b3450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -924,51 +924,51 @@
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v/>
+        <x:v>Forced Cure per RCI 461799</x:v>
       </x:c>
       <x:c r="U10" t="n">
         <x:v>114</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>26163</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>30566</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>