--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c24cd57eb014409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3cf5f3e5b8414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R28df999dbb464fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbb22175837424484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28df999dbb464fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb22175837424484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -192,51 +192,51 @@
       <x:c r="U2" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>26146</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>28869</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90128232</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>Valley Plating, Inc.</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>412 Albany Street</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>SPRINGFIELD</x:v>
       </x:c>
       <x:c r="E3" t="str">
@@ -288,40 +288,40 @@
       <x:c r="U3" t="n">
         <x:v>428</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>26146</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>28870</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>SP-SSSD</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>