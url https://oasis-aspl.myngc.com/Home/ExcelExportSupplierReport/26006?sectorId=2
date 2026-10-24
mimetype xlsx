--- v5 (2026-09-08)
+++ v6 (2026-10-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a87232da544a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfcc9cad8a04a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra8ecece98ad24ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2e0d6e6c44244ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8ecece98ad24ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e0d6e6c44244ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1098,78 +1098,78 @@
       <x:c r="E12" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v/>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
-        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
+        <x:v>For Types I  II only</x:v>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>ASTM B117</x:v>
+        <x:v>AS5272</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
+        <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting Procurement Specification. Superseding MIL-PRF-46010 for Types I  II only</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>321</x:v>
+        <x:v>4207</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>25891</x:v>
+        <x:v>30860</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1193,78 +1193,78 @@
       <x:c r="E13" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v/>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v/>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>ASTM B733</x:v>
+        <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Standard Specification for Autocatalytic (Electroless) Nickel-Phosphorus Coatings on Metal </x:v>
+        <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>595</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>25886</x:v>
+        <x:v>25891</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1291,75 +1291,75 @@
       <x:c r="F14" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v/>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v/>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>ASTM E1417</x:v>
+        <x:v>ASTM B733</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
+        <x:v>Standard Specification for Autocatalytic (Electroless) Nickel-Phosphorus Coatings on Metal </x:v>
       </x:c>
       <x:c r="P14" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>322</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>25885</x:v>
+        <x:v>25886</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1383,78 +1383,78 @@
       <x:c r="E15" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F15" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v/>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
-        <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
+        <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>ASTM E1444</x:v>
+        <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Standard Practice for Magnetic Particle Testing</x:v>
+        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>25884</x:v>
+        <x:v>25885</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1478,78 +1478,78 @@
       <x:c r="E16" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v/>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
-        <x:v/>
+        <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>ASTM E1444</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Standard Practice for Magnetic Particle Testing</x:v>
       </x:c>
       <x:c r="P16" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T16" t="str">
-        <x:v>Type 1 only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>525</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>25882</x:v>
+        <x:v>25884</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1573,79 +1573,78 @@
       <x:c r="E17" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v/>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v/>
+        <x:v>Type 1 only</x:v>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>25883</x:v>
+        <x:v>25882</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1669,85 +1668,181 @@
       <x:c r="E18" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>67217</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>316-944-3600</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v/>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>7/8/2021</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
-        <x:v>Sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>3942</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>26006</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>23802</x:v>
+        <x:v>25883</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="str">
+        <x:v>90069062</x:v>
+      </x:c>
+      <x:c r="B19" t="str">
+        <x:v>CHROME PLUS INTERNATIONAL LLC</x:v>
+      </x:c>
+      <x:c r="C19" t="str">
+        <x:v>3939 W 29th St S</x:v>
+      </x:c>
+      <x:c r="D19" t="str">
+        <x:v>Wichita</x:v>
+      </x:c>
+      <x:c r="E19" t="str">
+        <x:v>KS</x:v>
+      </x:c>
+      <x:c r="F19" t="str">
+        <x:v>67217</x:v>
+      </x:c>
+      <x:c r="G19" t="str">
+        <x:v>316-944-3600</x:v>
+      </x:c>
+      <x:c r="H19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="I19" t="str">
+        <x:v>7/8/2021</x:v>
+      </x:c>
+      <x:c r="J19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M19" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N19" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O19" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P19" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S19" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T19" t="str">
+        <x:v>Sodium or potassium dichromate seal is required when Mil-PRF-8625, Type II anodize is called out on C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings</x:v>
+      </x:c>
+      <x:c r="U19" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V19" t="n">
+        <x:v>26006</x:v>
+      </x:c>
+      <x:c r="W19" t="n">
+        <x:v>23802</x:v>
+      </x:c>
+      <x:c r="X19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z19" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA19" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB19" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>