--- v0 (2026-02-03)
+++ v1 (2026-04-30)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53d441546c540d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588be6f28bd04811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R19c0b19b43c44e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5b6de78a9b594e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19c0b19b43c44e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b6de78a9b594e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,66 +113,66 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>NadcapApproved</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
@@ -208,66 +208,66 @@
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
@@ -303,66 +303,66 @@
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
@@ -398,66 +398,66 @@
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
@@ -496,66 +496,66 @@
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
@@ -594,66 +594,66 @@
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
@@ -692,66 +692,66 @@
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
@@ -790,66 +790,66 @@
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
@@ -885,66 +885,66 @@
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>90122537</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>Verus Aerospace – Premier Processing</x:v>
+        <x:v>Premier Processing, LLC</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>3002 W Pawnee ST</x:v>
+        <x:v>3002 3002 W Pawnee ST</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>316-371-4674</x:v>
+        <x:v>3164253565</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>7/1/2021</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>