--- v1 (2026-04-30)
+++ v2 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588be6f28bd04811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4effb0c0bb346a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5b6de78a9b594e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra7f261c73463432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b6de78a9b594e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7f261c73463432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">