--- v2 (2026-06-18)
+++ v3 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4effb0c0bb346a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4248a8eb4de438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra7f261c73463432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8825d91bf5b34c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7f261c73463432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8825d91bf5b34c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,53 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
       </x:c>
       <x:c r="Q2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S2" t="str">
         <x:v/>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Approval based on QCS-001
+and subject to the limitations
+listed on QCS-001</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>26001</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>23779</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -550,51 +552,53 @@
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>Limited to normal control non-critical parts only</x:v>
+        <x:v>Approval based on QCS-001
+and subject to the limitations
+listed on QCS-001</x:v>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>26001</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>23782</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -648,51 +652,51 @@
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Limited to Aluminum only</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>26001</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>23783</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -746,51 +750,51 @@
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>Limited to paint booth A only</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>26001</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>23784</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>