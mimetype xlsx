--- v4 (2026-08-21)
+++ v5 (2026-10-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a29dc678a134fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e24ef655f7e4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R25405eda9936458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R869d42a211d34df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25405eda9936458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R869d42a211d34df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -244,75 +244,75 @@
       <x:c r="F3" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>29259-24</x:v>
+        <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Magnetic Particle Inspection</x:v>
-[...2 lines deleted...]
-        <x:v>7</x:v>
+        <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+      </x:c>
+      <x:c r="Q3" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R3" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S3" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v/>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>316</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>23425</x:v>
+        <x:v>29833</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -339,75 +339,75 @@
       <x:c r="F4" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>2ZZP00001</x:v>
+        <x:v>ACS-PRS-1053</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
-[...2 lines deleted...]
-        <x:v>1</x:v>
+        <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="P4" t="n">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
-        <x:v>F-35</x:v>
+        <x:v/>
       </x:c>
       <x:c r="S4" t="str">
-        <x:v/>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>This spec shall be used in conjunction with MIL-PRF-8625 for appropriate anodize and sealing types</x:v>
+        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>2869</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>29833</x:v>
+        <x:v>23436</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -434,75 +434,78 @@
       <x:c r="F5" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ACS-PRS-1053</x:v>
+        <x:v>ACS-PRS-2204 </x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
+        <x:v>Cleaning and surface preparation of titanium and titanium alloys</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>Limited to BR211348, BR211872 for alternate solutions</x:v>
+        <x:v>Limited to Type 1 only
+and RC/I BR 211357  
+BR 211350
+</x:v>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>2883</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>23436</x:v>
+        <x:v>23439</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -529,78 +532,75 @@
       <x:c r="F6" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>ACS-PRS-2204 </x:v>
+        <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Cleaning and surface preparation of titanium and titanium alloys</x:v>
+        <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>Limited to Type 1 only
-[...2 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>2864</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>23439</x:v>
+        <x:v>23435</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -627,75 +627,76 @@
       <x:c r="F7" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>ACS-PRS-7005</x:v>
+        <x:v>ACS-PRS-7010</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Penetrant Inspection</x:v>
+        <x:v>Magnetic Particle Inspection</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v/>
+        <x:v>
+</x:v>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>23435</x:v>
+        <x:v>23434</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -719,79 +720,79 @@
       <x:c r="E8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
-        <x:v/>
+        <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
+</x:v>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>ACS-PRS-7010</x:v>
+        <x:v>AMS 2700</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Magnetic Particle Inspection</x:v>
+        <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
       </x:c>
       <x:c r="P8" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>
-</x:v>
+        <x:v>Method 1, Type 2, 6, 7,  8</x:v>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>23434</x:v>
+        <x:v>25728</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -815,79 +816,79 @@
       <x:c r="E9" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
-        <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
+        <x:v/>
+      </x:c>
+      <x:c r="N9" t="str">
+        <x:v>AMS-QQ-P-416</x:v>
+      </x:c>
+      <x:c r="O9" t="str">
+        <x:v>Plating, Cadmium (Electrodeposited).
 </x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
-        <x:v>Method 1, Type 2, 6, 7,  8</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>500</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>25728</x:v>
+        <x:v>23429</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -911,79 +912,78 @@
       <x:c r="E10" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
-        <x:v/>
+        <x:v>For Types I  II only</x:v>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>AMS-QQ-P-416</x:v>
+        <x:v>AS5272</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Plating, Cadmium (Electrodeposited).
-</x:v>
+        <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting Procurement Specification. Superseding MIL-PRF-46010 for Types I  II only</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>427</x:v>
+        <x:v>4207</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>23429</x:v>
+        <x:v>30874</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1120,51 +1120,51 @@
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v>Limited to In-house testing only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>23427</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1390,78 +1390,78 @@
       <x:c r="F15" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v/>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>LMA-PC009</x:v>
+        <x:v>LMA-PC007</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Hardness and Conductivity Testing</x:v>
+        <x:v>Magnetic Particle Inspection Procedures</x:v>
       </x:c>
       <x:c r="P15" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S15" t="str">
-        <x:v>Miscellaneous</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>455</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>29834</x:v>
+        <x:v>30840</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1488,78 +1488,78 @@
       <x:c r="F16" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v/>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>LMA-PC201</x:v>
+        <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
+        <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
       <x:c r="P16" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S16" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>29836</x:v>
+        <x:v>29834</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1586,78 +1586,78 @@
       <x:c r="F17" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v/>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>LMA-PG001</x:v>
+        <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P17" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q17" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S17" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>454</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>29835</x:v>
+        <x:v>29836</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1684,78 +1684,78 @@
       <x:c r="F18" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v/>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>LMA-PJ264 </x:v>
+        <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Application and Control of Organic Finishes </x:v>
+        <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q18" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>1851</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>29837</x:v>
+        <x:v>29835</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1782,75 +1782,78 @@
       <x:c r="F19" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G19" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v/>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v/>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>LMA-PH016</x:v>
       </x:c>
       <x:c r="O19" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Conversion Coating of Titanium Alloys</x:v>
       </x:c>
       <x:c r="P19" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="Q19" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R19" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T19" t="str">
-        <x:v>Limited to Type 1 only</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U19" t="n">
-        <x:v>525</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="V19" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W19" t="n">
-        <x:v>25726</x:v>
+        <x:v>30839</x:v>
       </x:c>
       <x:c r="X19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1874,79 +1877,81 @@
       <x:c r="E20" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G20" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H20" t="str">
         <x:v/>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J20" t="str">
         <x:v/>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N20" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O20" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
       <x:c r="P20" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="Q20" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R20" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T20" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U20" t="n">
-        <x:v>526</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="V20" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W20" t="n">
-        <x:v>25725</x:v>
+        <x:v>29837</x:v>
       </x:c>
       <x:c r="X20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1970,78 +1975,78 @@
       <x:c r="E21" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F21" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G21" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H21" t="str">
         <x:v/>
       </x:c>
       <x:c r="I21" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J21" t="str">
         <x:v/>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N21" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O21" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R21" t="str">
         <x:v/>
       </x:c>
       <x:c r="S21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T21" t="str">
-        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawings.</x:v>
+        <x:v>Limited to Type 1 only</x:v>
       </x:c>
       <x:c r="U21" t="n">
-        <x:v>3942</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V21" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W21" t="n">
-        <x:v>23636</x:v>
+        <x:v>25726</x:v>
       </x:c>
       <x:c r="X21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2065,78 +2070,79 @@
       <x:c r="E22" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F22" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G22" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H22" t="str">
         <x:v/>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v/>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
-        <x:v/>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N22" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O22" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R22" t="str">
         <x:v/>
       </x:c>
       <x:c r="S22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T22" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
+        <x:v/>
       </x:c>
       <x:c r="U22" t="n">
-        <x:v>553</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V22" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W22" t="n">
-        <x:v>23537</x:v>
+        <x:v>25725</x:v>
       </x:c>
       <x:c r="X22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2160,78 +2166,78 @@
       <x:c r="E23" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G23" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v/>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v/>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
-        <x:v/>
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N23" t="str">
-        <x:v>MPD 1103</x:v>
+        <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O23" t="str">
-        <x:v>Cleaning of Titanium and Titanium Alloys</x:v>
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R23" t="str">
         <x:v/>
       </x:c>
       <x:c r="S23" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T23" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212214</x:v>
+        <x:v>Supplier has diluted chromate, dichromate,  hot DI water seal</x:v>
       </x:c>
       <x:c r="U23" t="n">
-        <x:v>143</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="V23" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W23" t="n">
-        <x:v>23538</x:v>
+        <x:v>23636</x:v>
       </x:c>
       <x:c r="X23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2258,75 +2264,75 @@
       <x:c r="F24" t="str">
         <x:v>90813</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>562-432-2248</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v/>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>10/6/2020</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v/>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
-        <x:v>MPD 1183</x:v>
+        <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="O24" t="str">
-        <x:v>Pickling of Precipitation-Hardening Steel</x:v>
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R24" t="str">
         <x:v/>
       </x:c>
       <x:c r="S24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T24" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212215 </x:v>
+        <x:v>Pre-penetrant etch solution approved per RC/I 212213A </x:v>
       </x:c>
       <x:c r="U24" t="n">
-        <x:v>144</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="V24" t="n">
         <x:v>25939</x:v>
       </x:c>
       <x:c r="W24" t="n">
-        <x:v>23539</x:v>
+        <x:v>23537</x:v>
       </x:c>
       <x:c r="X24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>