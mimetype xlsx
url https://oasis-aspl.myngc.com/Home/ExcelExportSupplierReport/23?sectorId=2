--- v6 (2026-08-21)
+++ v7 (2026-10-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd0a5a4b6824617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fe32cf82bb4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5df75a6239b9417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R69524dc7f355473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5df75a6239b9417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69524dc7f355473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -531,75 +531,75 @@
       <x:c r="F6" t="str">
         <x:v>91730                               </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>9099808855</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>909-980-5216</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>GSS 26300</x:v>
+        <x:v>GSS 26201</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Chemical Milling of Titanium and Titanium Alloys</x:v>
+        <x:v>Chemical Milling of Steel</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v/>
+        <x:v>Reference approved solution RCI #463733</x:v>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>1901</x:v>
+        <x:v>30830</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -626,82 +626,177 @@
       <x:c r="F7" t="str">
         <x:v>91730                               </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>9099808855</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>909-980-5216</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>MA-63</x:v>
+        <x:v>GSS 26300</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Chemical Milling of Aluminum</x:v>
+        <x:v>Chemical Milling of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>1904</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>90024439</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>PRECISION AEROSPACE CORP                          </x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>11155 JERSEY BLVD STE A             </x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>RANCHO CUCAMONGA                    </x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>91730                               </x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>9099808855</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>909-980-5216</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N8" t="str">
+        <x:v>MA-63</x:v>
+      </x:c>
+      <x:c r="O8" t="str">
+        <x:v>Chemical Milling of Aluminum</x:v>
+      </x:c>
+      <x:c r="P8" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S8" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U8" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="V8" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="W8" t="n">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="X8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z8" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA8" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB8" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC8" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE8" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>