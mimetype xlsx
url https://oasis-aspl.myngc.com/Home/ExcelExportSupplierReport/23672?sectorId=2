--- v2 (2026-03-12)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95884f5fbb674936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2340b9d165d4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7247198f41d14850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9322f016591d4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7247198f41d14850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9322f016591d4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -355,51 +355,51 @@
       <x:c r="K4" t="str">
         <x:v>197035405</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Forced cure per RCI 631876</x:v>
+        <x:v>Forced cure per RCI #BR631876</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>111</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>23672</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>17013</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -584,123 +584,28 @@
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
-    <x:row r="7">
-[...93 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>