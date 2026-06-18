--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2340b9d165d4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b940633d5f4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9322f016591d4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf313ed199f4d4c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9322f016591d4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf313ed199f4d4c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -584,28 +584,123 @@
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>90074102</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>CRAFT MANUFACTURING  TOOLING INC</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>7152 Central Ave</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>HOT SPRINGS NATIONAL PARK</x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>AR</x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>71913-7348</x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>5015250268</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>5/21/2019</x:v>
+      </x:c>
+      <x:c r="J7" t="str">
+        <x:v>0CMM5</x:v>
+      </x:c>
+      <x:c r="K7" t="str">
+        <x:v>197035405</x:v>
+      </x:c>
+      <x:c r="L7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M7" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N7" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O7" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P7" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S7" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T7" t="str">
+        <x:v>This supplier has hot DI seal only</x:v>
+      </x:c>
+      <x:c r="U7" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V7" t="n">
+        <x:v>23672</x:v>
+      </x:c>
+      <x:c r="W7" t="n">
+        <x:v>30715</x:v>
+      </x:c>
+      <x:c r="X7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z7" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA7" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB7" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC7" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE7" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF7" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>