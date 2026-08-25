--- v4 (2026-06-18)
+++ v5 (2026-08-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b940633d5f4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ac4cf8029547ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf313ed199f4d4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R313a93dfae9e425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf313ed199f4d4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R313a93dfae9e425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">