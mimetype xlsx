--- v5 (2026-08-02)
+++ v6 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda76284e02f48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f66f2b48894a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3a464c8fd5464404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re983c7d2e7c34220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a464c8fd5464404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re983c7d2e7c34220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -354,51 +354,51 @@
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>367-1200-350</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Fabrication of Epoxy Preimpregnated Laminates for GH Unmanned Vehicle</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>None Ref: RCI R020387</x:v>
+        <x:v>Ref: RCI R020387</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>584</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>6089</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -639,51 +639,51 @@
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>ACS-PRS-5005</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Fabrication of Laminates, 250F Cure</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>None Ref: RCI R106021</x:v>
+        <x:v>Ref: RCI R106021</x:v>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>485</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1020,51 +1020,51 @@
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v>When an approved source is required, submit a P0-F005 to Alexander Dunn.</x:v>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>ACS-PRS-5064</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Fabrication of Carbon Fiber Reinforced Low Flow Toughened Epoxy Laminates</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v>None Ref: RCI R193671</x:v>
+        <x:v>Ref: RCI R193671</x:v>
       </x:c>
       <x:c r="U11" t="n">
         <x:v>578</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>2381</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1115,51 +1115,51 @@
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>ACS-PRS-6002</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v>None Ref: RCI R105078, R108694</x:v>
+        <x:v>Ref: RCI R105078, R108694</x:v>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1400,51 +1400,51 @@
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P15" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T15" t="str">
-        <x:v>None Ref: RCI R628476</x:v>
+        <x:v>Ref: RCI R628476</x:v>
       </x:c>
       <x:c r="U15" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1780,51 +1780,51 @@
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v>MPD 1074</x:v>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>Cleaning of Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R19" t="str">
         <x:v/>
       </x:c>
       <x:c r="S19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T19" t="str">
-        <x:v>Limited to Method VI only </x:v>
+        <x:v>Limited to Method IV only. Ref: RCI 005795  RCI 222785</x:v>
       </x:c>
       <x:c r="U19" t="n">
         <x:v>553</x:v>
       </x:c>
       <x:c r="V19" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="X19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -1875,51 +1875,51 @@
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v>MPD 1103</x:v>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>Cleaning of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="P20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R20" t="str">
         <x:v/>
       </x:c>
       <x:c r="S20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T20" t="str">
-        <x:v>None Ref. RCI R108501, R191187, R128886 </x:v>
+        <x:v>Ref. RCI R108501, R191187, R128886 </x:v>
       </x:c>
       <x:c r="U20" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="V20" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="X20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>US</x:v>
       </x:c>