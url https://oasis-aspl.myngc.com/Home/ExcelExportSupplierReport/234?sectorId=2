--- v6 (2026-09-17)
+++ v7 (2026-11-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f66f2b48894a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e2cc49028441b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re983c7d2e7c34220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf3f14ed5faa1454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re983c7d2e7c34220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3f14ed5faa1454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">