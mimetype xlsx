--- v2 (2026-02-21)
+++ v3 (2026-05-23)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d621f578f04d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf4e82a501148eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87347b94c5bc4560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Redb5b16415654d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87347b94c5bc4560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redb5b16415654d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,51 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v>“Approval of suppliers to ACS-PRS-1008 is only required for hot forming and superplastic forming of titanium. Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by Northrop Grumman provided all stress relief operations are performed by an approved special processor to AMS2801.”</x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ACS-PRS-1008 </x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Forming  Straightening of Titanium and Titanium Alloys. “Suppliers limited to cold forming of titanium per ACS-PRS-1008 are not required to be approved by NGC provided all stress relief operations are performed by an approved supplier to AMS2801.”</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Hot form only</x:v>
+        <x:v>Limited to Hot form only</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>21298</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>