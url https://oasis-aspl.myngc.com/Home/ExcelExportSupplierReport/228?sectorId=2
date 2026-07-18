--- v3 (2026-05-23)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf4e82a501148eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3334259ad1b745fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Redb5b16415654d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R314e7a5d4c7c47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redb5b16415654d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R314e7a5d4c7c47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">