--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3334259ad1b745fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d341aa36d5f40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R314e7a5d4c7c47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb8b8908b31ff42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R314e7a5d4c7c47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8b8908b31ff42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -532,51 +532,52 @@
       <x:c r="G6" t="str">
         <x:v>4355863871</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>435-586-0289</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>