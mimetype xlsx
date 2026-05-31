--- v0 (2026-04-07)
+++ v1 (2026-05-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f17396530b46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f44efb488124551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc9343eb7b9954a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R70f84cd7425a47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9343eb7b9954a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70f84cd7425a47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -146,75 +146,78 @@
       <x:c r="E2" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>91201                               </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>8185526200</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>818-241-0781</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/8/2014</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
-        <x:v/>
+        <x:v>Space only. Removed from AS ASPL March 2022. </x:v>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>MIL-STD-750 (Method 1071)</x:v>
+        <x:v>MIL-STD-750</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Hermetic Seal Leak Test for Semiconductor Devices</x:v>
+        <x:v>TEST METHODS FOR SEMICONDUCTOR DEVICES</x:v>
+      </x:c>
+      <x:c r="P2" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
-        <x:v/>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v> Method 1071.16 test conditions A, B, G1 and G2</x:v>
+        <x:v>Method 1071.18 Test conditions A,B, G1, and G2. Test condition GT</x:v>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>4040</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>29534</x:v>
+        <x:v>30703</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>20</x:v>
       </x:c>
@@ -256,60 +259,60 @@
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>MIL-STD-883</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Test Method Standard Microcircuits</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v>Method 1014.17 test conditions B1, B2 and B3. Special handling instructions per MPETL.PMP.23-060 are required for ESD sensitive items.</x:v>
+        <x:v>Method 1014.19 Test conditions B1,B2, and B3. Test condition G1</x:v>
       </x:c>
       <x:c r="U3" t="n">
         <x:v>614</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>28864</x:v>
+        <x:v>30702</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>20</x:v>
       </x:c>