--- v2 (2026-02-22)
+++ v3 (2026-04-15)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9403947ac29b4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce942dc7eab54823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rae7b23823cb0441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd1c9b1a2fd384f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae7b23823cb0441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1c9b1a2fd384f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">