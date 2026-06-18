--- v3 (2026-04-15)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce942dc7eab54823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba3b910d2a142fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd1c9b1a2fd384f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R41a6e92c24014f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1c9b1a2fd384f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41a6e92c24014f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">