--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba3b910d2a142fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2219719298024329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R41a6e92c24014f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2ced09be34244f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41a6e92c24014f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ced09be34244f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -339,82 +339,180 @@
       <x:c r="F4" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>(316) 943-3288</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>(316) 943-3025</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>QC-14</x:v>
+        <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Thermal Equipment Control for the Processing and Storage of Materials</x:v>
+        <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>8</x:v>
       </x:c>
+      <x:c r="Q4" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R4" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v/>
+        <x:v>Conductivity Testing only</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>566</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>1178</x:v>
+        <x:v>30780</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
+        <x:v>90051687</x:v>
+      </x:c>
+      <x:c r="B5" t="str">
+        <x:v>Bodycote West</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>1009 S West St</x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v>Wichita</x:v>
+      </x:c>
+      <x:c r="E5" t="str">
+        <x:v>KS</x:v>
+      </x:c>
+      <x:c r="F5" t="str">
+        <x:v>67213</x:v>
+      </x:c>
+      <x:c r="G5" t="str">
+        <x:v>(316) 943-3288</x:v>
+      </x:c>
+      <x:c r="H5" t="str">
+        <x:v>(316) 943-3025</x:v>
+      </x:c>
+      <x:c r="I5" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N5" t="str">
+        <x:v>QC-14</x:v>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>Thermal Equipment Control for the Processing and Storage of Materials</x:v>
+      </x:c>
+      <x:c r="P5" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S5" t="str">
+        <x:v>Miscellaneous</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U5" t="n">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="V5" t="n">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="W5" t="n">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="X5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>