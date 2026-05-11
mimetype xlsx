--- v3 (2026-03-27)
+++ v4 (2026-05-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0751342097ee40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312175ddd45641d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R43119f6d56914503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra1a72cca35f94d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43119f6d56914503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a72cca35f94d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">