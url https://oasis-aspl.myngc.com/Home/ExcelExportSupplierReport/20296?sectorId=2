--- v4 (2026-05-11)
+++ v5 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312175ddd45641d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631c8fc876eb43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra1a72cca35f94d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re82876d939b144ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a72cca35f94d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re82876d939b144ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -128,60 +128,60 @@
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
@@ -223,60 +223,60 @@
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>ASTM E1447</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Standard Test Method for Determination of Hydrogen in Titanium and Titanium Alloys by Inert Gas Fusion Thermal Conductivity/Infrared Detection Method</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
@@ -318,60 +318,60 @@
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ASTM E3</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
@@ -413,60 +413,60 @@
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>ASTM E407</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Standard Practice for Microetching Metals and Alloys</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
@@ -508,60 +508,60 @@
       </x:c>
       <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
@@ -603,60 +603,60 @@
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>90074010</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>AADFW INC</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>1350 WESTPARK WAY</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>EULESS</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>5400153</x:v>
+        <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v/>
+        <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>T-103</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>