--- v5 (2026-06-26)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631c8fc876eb43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992459556c0f4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re82876d939b144ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbc6d921e20584983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re82876d939b144ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc6d921e20584983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">