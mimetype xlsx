--- v6 (2026-08-21)
+++ v7 (2026-10-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992459556c0f4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9bfd08a3554f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbc6d921e20584983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5b2e41bc7c2c4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc6d921e20584983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b2e41bc7c2c4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -146,78 +146,78 @@
       <x:c r="E2" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>ASTM E1417</x:v>
+        <x:v>ASTM E1447</x:v>
       </x:c>
       <x:c r="O2" t="str">
-        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
+        <x:v>Standard Test Method for Determination of Hydrogen in Titanium and Titanium Alloys by Inert Gas Fusion Thermal Conductivity/Infrared Detection Method</x:v>
       </x:c>
       <x:c r="P2" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="n">
-        <x:v>322</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="W2" t="n">
-        <x:v>29103</x:v>
+        <x:v>14971</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -244,75 +244,75 @@
       <x:c r="F3" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>ASTM E1447</x:v>
+        <x:v>ASTM E3</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Standard Test Method for Determination of Hydrogen in Titanium and Titanium Alloys by Inert Gas Fusion Thermal Conductivity/Infrared Detection Method</x:v>
+        <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>1848</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>14971</x:v>
+        <x:v>14969</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -339,75 +339,75 @@
       <x:c r="F4" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ASTM E3</x:v>
+        <x:v>ASTM E407</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Standard Guide for Preparation of Metallographic Specimens</x:v>
+        <x:v>Standard Practice for Microetching Metals and Alloys</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>784</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>14969</x:v>
+        <x:v>29719</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -431,275 +431,85 @@
       <x:c r="E5" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>76040</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>817-540-0153</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>3/11/2019</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>0L9N8</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v/>
+        <x:v>Limited to B-2 Program only per RCI R122277</x:v>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ASTM E407</x:v>
+        <x:v>ASTM E8</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Standard Practice for Microetching Metals and Alloys</x:v>
+        <x:v>Standard Test Methods for Tension Testing of Metallic Materials</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>1835</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>20296</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>29719</x:v>
+        <x:v>14970</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
-        <x:v>AS</x:v>
-[...188 lines deleted...]
-      <x:c r="AF7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>