--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb00b4895443421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87371293dea44e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd0ee05fa20a64513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf585a08e2055451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ee05fa20a64513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf585a08e2055451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">