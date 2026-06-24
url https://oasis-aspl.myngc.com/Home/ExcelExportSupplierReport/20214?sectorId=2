--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87371293dea44e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6876a8189e4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf585a08e2055451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re386895ee71b41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf585a08e2055451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re386895ee71b41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -342,75 +342,75 @@
       <x:c r="F4" t="str">
         <x:v>91761-5633</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>9093212001</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/2/2019</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ACS-PRS-6002</x:v>
+        <x:v>ACS-PRS-6002.01</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Hole Preparation, Drilling, Mach.,Trimming for Composite/Metallic Structure</x:v>
+        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Not approved for all Appendices</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>532</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>20214</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>20295</x:v>
+        <x:v>20290</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>False</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -437,179 +437,84 @@
       <x:c r="F5" t="str">
         <x:v>91761-5633</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>9093212001</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/2/2019</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ACS-PRS-6002.01</x:v>
+        <x:v>ACS-PRS-8002</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Process Specification for Contamination Free Hole Preparation, Drilling, Machining and Trimming of Composites and Composite/Metallic Structures</x:v>
+        <x:v>Area Requirements for Composite Fabrication</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Composites</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v/>
-[...93 lines deleted...]
-      <x:c r="T6" t="str">
         <x:v>Limited to Area D Only
 Not approved for all Appendices
 </x:v>
       </x:c>
-      <x:c r="U6" t="n">
+      <x:c r="U5" t="n">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="V6" t="n">
+      <x:c r="V5" t="n">
         <x:v>20214</x:v>
       </x:c>
-      <x:c r="W6" t="n">
+      <x:c r="W5" t="n">
         <x:v>14918</x:v>
       </x:c>
-      <x:c r="X6" t="str">
-[...5 lines deleted...]
-      <x:c r="Z6" t="n">
+      <x:c r="X5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="AA6" t="str">
+      <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
-      <x:c r="AB6" t="str">
+      <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
-      <x:c r="AC6" t="str">
+      <x:c r="AC5" t="str">
         <x:v>False</x:v>
       </x:c>
-      <x:c r="AD6" t="n">
-[...5 lines deleted...]
-      <x:c r="AF6" t="str">
+      <x:c r="AD5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>