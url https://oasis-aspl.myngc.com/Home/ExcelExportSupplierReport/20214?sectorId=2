--- v5 (2026-06-24)
+++ v6 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6876a8189e4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf3f2a99fc542c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re386895ee71b41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb8c9eb380e7c4ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re386895ee71b41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c9eb380e7c4ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">