--- v5 (2026-08-21)
+++ v6 (2026-11-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0460861d194eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8878823279854b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R25e3c8f2d2994a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd42c7c85c48f49cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25e3c8f2d2994a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd42c7c85c48f49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -432,79 +432,78 @@
       <x:c r="E5" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v>For Types I  II only</x:v>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ASTM E1417</x:v>
+        <x:v>AS5272</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
+        <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting Procurement Specification. Superseding MIL-PRF-46010 for Types I  II only</x:v>
       </x:c>
       <x:c r="P5" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>Type I, Method A
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>322</x:v>
+        <x:v>4207</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>24992</x:v>
+        <x:v>30855</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -528,78 +527,79 @@
       <x:c r="E6" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
-        <x:v/>
+        <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>GP 17 G</x:v>
+        <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
+        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>Aluminum only</x:v>
+        <x:v>Type I, Method A
+</x:v>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>104</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>2357</x:v>
+        <x:v>24992</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -626,75 +626,75 @@
       <x:c r="F7" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Forced cure requires NGC MP approval</x:v>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>2358</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -721,75 +721,75 @@
       <x:c r="F8" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>GSS 4510</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Coating, Polyurethane, Application of</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v/>
+        <x:v>Forced cure requires NGC MP approval</x:v>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>2359</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -816,76 +816,75 @@
       <x:c r="F9" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
-        <x:v>GT 23 A</x:v>
+        <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Fluorescent Penetrant Inspection</x:v>
+        <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P9" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
-        <x:v>
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>330</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>2361</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -912,75 +911,76 @@
       <x:c r="F10" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>GT 23 A</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Fluorescent Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P10" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T10" t="str">
-        <x:v>Limited to Type 1 only</x:v>
+        <x:v>
+</x:v>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>525</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>24991</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1004,79 +1004,78 @@
       <x:c r="E11" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N11" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O11" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v/>
+        <x:v>Limited to Type 1 only</x:v>
       </x:c>
       <x:c r="U11" t="n">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>25674</x:v>
+        <x:v>24991</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1100,85 +1099,181 @@
       <x:c r="E12" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>76118</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>817-280-0467</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>817-510-2697</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>9/11/2014</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v>Limited to Type II and IIB, Classes 1  2; 5% sodium or potassium dichromate seal is required when MIL-PRF-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (JSTARS) engineering drawings.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>3942</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>23589</x:v>
+        <x:v>25674</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="str">
+        <x:v>90063735</x:v>
+      </x:c>
+      <x:c r="B13" t="str">
+        <x:v>Advanced Aero Coatings LLC</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
+        <x:v>9004 Trinity Blvd</x:v>
+      </x:c>
+      <x:c r="D13" t="str">
+        <x:v>Fort Worth</x:v>
+      </x:c>
+      <x:c r="E13" t="str">
+        <x:v>TX</x:v>
+      </x:c>
+      <x:c r="F13" t="str">
+        <x:v>76118</x:v>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v>817-280-0467</x:v>
+      </x:c>
+      <x:c r="H13" t="str">
+        <x:v>817-510-2697</x:v>
+      </x:c>
+      <x:c r="I13" t="str">
+        <x:v>9/11/2014</x:v>
+      </x:c>
+      <x:c r="J13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M13" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N13" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O13" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P13" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S13" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T13" t="str">
+        <x:v>Limited to Type II and IIB, Classes 1  2; 5% sodium or potassium dichromate seal is required when MIL-PRF-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (JSTARS) engineering drawings.</x:v>
+      </x:c>
+      <x:c r="U13" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V13" t="n">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="W13" t="n">
+        <x:v>23589</x:v>
+      </x:c>
+      <x:c r="X13" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y13" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z13" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA13" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB13" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC13" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD13" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE13" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>