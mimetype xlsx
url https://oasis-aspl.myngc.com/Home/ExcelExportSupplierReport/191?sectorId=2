--- v2 (2026-02-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref92737100684379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94941f654344327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reb37e85aa97e4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a4cc40b49304002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb37e85aa97e4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a4cc40b49304002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -137,54 +137,54 @@
       <x:c r="B2" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
@@ -232,54 +232,54 @@
       <x:c r="B3" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K3" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v>In-house testing only</x:v>
       </x:c>
@@ -327,54 +327,54 @@
       <x:c r="B4" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K4" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
@@ -422,54 +422,54 @@
       <x:c r="B5" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K5" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>AWS D17.2</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Resistance Welding for Aerospace Applications</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Welding</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
@@ -517,54 +517,54 @@
       <x:c r="B6" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v>Limited to aluminum alloy parts</x:v>
       </x:c>
@@ -612,54 +612,54 @@
       <x:c r="B7" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K7" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v>Force Cure per approved RC/I #BR044914</x:v>
       </x:c>
@@ -707,54 +707,54 @@
       <x:c r="B8" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K8" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
@@ -802,54 +802,54 @@
       <x:c r="B9" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K9" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
@@ -897,54 +897,54 @@
       <x:c r="B10" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K10" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>GT 23 A</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>Fluorescent Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
@@ -992,54 +992,54 @@
       <x:c r="B11" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="E11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K11" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>Limited to Type 1 only</x:v>
       </x:c>