--- v3 (2026-05-25)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94941f654344327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ad0dd012994167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a4cc40b49304002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5e8c31470aa94411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a4cc40b49304002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e8c31470aa94411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">