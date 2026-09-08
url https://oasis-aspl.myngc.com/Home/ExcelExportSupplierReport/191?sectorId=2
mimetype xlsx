--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ad0dd012994167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ef48d5ae3547b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5e8c31470aa94411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd69e1411cc994893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e8c31470aa94411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd69e1411cc994893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -241,66 +241,66 @@
       <x:c r="E3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v>109082255</x:v>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P3" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v>In-house testing only</x:v>
       </x:c>
       <x:c r="U3" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>413</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -817,51 +817,52 @@
       <x:c r="G9" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v>109082255</x:v>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>