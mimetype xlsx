--- v2 (2026-02-28)
+++ v3 (2026-05-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc208d9cbb54477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1146f8291904fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R92fdf9cd4a6f4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R52faa0cb82ba4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92fdf9cd4a6f4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52faa0cb82ba4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1101,76 +1101,75 @@
       <x:c r="F12" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>GSS 4306</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Integral Fuel Tank Coating (MILC27725) Application of</x:v>
       </x:c>
       <x:c r="P12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v>Air dry only
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>2656</x:v>
+        <x:v>30623</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1197,76 +1196,76 @@
       <x:c r="F13" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v/>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>GSS 4510</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Coating, Polyurethane, Application of</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T13" t="str">
-        <x:v>
+        <x:v>Air dry only
 </x:v>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>2657</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1293,75 +1292,76 @@
       <x:c r="F14" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v/>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>GT 23 A</x:v>
+        <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Fluorescent Penetrant Inspection</x:v>
+        <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P14" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T14" t="str">
-        <x:v/>
+        <x:v>
+</x:v>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>330</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>13680</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1388,75 +1388,75 @@
       <x:c r="F15" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>GT 23 A</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Fluorescent Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P15" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T15" t="str">
-        <x:v>Type 1 only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>525</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>26242</x:v>
+        <x:v>13680</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1480,80 +1480,78 @@
       <x:c r="E16" t="str">
         <x:v>ID </x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T16" t="str">
-        <x:v>Project IDs: E2CXX, E2DXX, E2INT, E2TXX, and E2DCS 
-[...1 lines deleted...]
-</x:v>
+        <x:v>Type 1 only</x:v>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>3942</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>23625</x:v>
+        <x:v>26242</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1577,85 +1575,182 @@
       <x:c r="E17" t="str">
         <x:v>ID </x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
-        <x:v/>
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v>Ref. RCI 159597 for approved solutions</x:v>
+        <x:v>Project IDs: E2CXX, E2DXX, E2INT, E2TXX, and E2DCS 
+• All parts that are anodized per MIL-PRF-8625 shall be sealed in dichromate solution unless an alternate seal solution is authorized in writing
+</x:v>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>553</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>805</x:v>
+        <x:v>23625</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="str">
+        <x:v>90049744</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>CYGNUS INC                                        </x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>122 EMERALD INDUSTRIAL PARK RD      </x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>PONDERAY                            </x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>ID </x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>83852                               </x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>2082634761</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>208-263-9217</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>10/1/2004</x:v>
+      </x:c>
+      <x:c r="J18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N18" t="str">
+        <x:v>MPD 1074</x:v>
+      </x:c>
+      <x:c r="O18" t="str">
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+      </x:c>
+      <x:c r="P18" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R18" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S18" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T18" t="str">
+        <x:v>Ref. RCI 159597 for approved solutions</x:v>
+      </x:c>
+      <x:c r="U18" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="V18" t="n">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="W18" t="n">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="X18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z18" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA18" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB18" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC18" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD18" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE18" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>