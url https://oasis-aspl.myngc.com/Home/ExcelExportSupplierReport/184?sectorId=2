--- v3 (2026-05-01)
+++ v4 (2026-07-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1146f8291904fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79727da3f82430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R52faa0cb82ba4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb06d1aaca63c4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52faa0cb82ba4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb06d1aaca63c4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">