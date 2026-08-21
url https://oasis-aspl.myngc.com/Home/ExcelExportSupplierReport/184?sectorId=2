--- v4 (2026-07-01)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79727da3f82430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd2db52733f4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb06d1aaca63c4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2c10c322d7334ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb06d1aaca63c4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c10c322d7334ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -813,66 +813,66 @@
       <x:c r="E9" t="str">
         <x:v>ID </x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>83852                               </x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>2082634761</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>208-263-9217</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>10/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P9" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>