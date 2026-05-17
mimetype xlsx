--- v2 (2026-02-16)
+++ v3 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c7c67f67f54f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43701f234b4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb9b79317058146b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R30a9ff86b9c84cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9b79317058146b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30a9ff86b9c84cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -360,51 +360,51 @@
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to February 2026</x:v>
+        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to May 2026</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>14736</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>RO</x:v>
       </x:c>