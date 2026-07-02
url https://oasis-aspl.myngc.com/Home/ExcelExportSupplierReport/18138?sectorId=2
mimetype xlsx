--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43701f234b4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafce9ea9cbbf47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R30a9ff86b9c84cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R267f6382d3a24119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30a9ff86b9c84cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267f6382d3a24119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -262,51 +262,52 @@
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T3" t="str">
-        <x:v/>
+        <x:v>Reference RCI-
+218852</x:v>
       </x:c>
       <x:c r="U3" t="n">
         <x:v>455</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>14735</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>RO</x:v>
       </x:c>
@@ -360,51 +361,59 @@
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Includes Critical Parts. Facility approval for processing “Critical Parts” Extended to May 2026</x:v>
+        <x:v>Includes Critical
+Parts. Facility
+approval for
+processing “Critical
+Parts” See P0-
+F005 comment
+section for
+approved
+technicians.</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>14736</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>RO</x:v>
       </x:c>
@@ -458,51 +467,55 @@
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>Limited to Aluminum and Titanium</x:v>
+        <x:v>Limited to
+Aluminum and
+Titanium Reference
+RCI-218853 and
+RCI-218855</x:v>
       </x:c>
       <x:c r="U5" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>14737</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>RO</x:v>
       </x:c>
@@ -556,51 +569,52 @@
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>LMA-PH016</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>Conversion Coating of Titanium Alloys</x:v>
       </x:c>
       <x:c r="P6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v/>
+        <x:v>Reference RCI-
+218854</x:v>
       </x:c>
       <x:c r="U6" t="n">
         <x:v>468</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>14738</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>RO</x:v>
       </x:c>
@@ -654,51 +668,52 @@
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v/>
+        <x:v>Reference
+RCI-218856</x:v>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>14739</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>Romania</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>RO</x:v>
       </x:c>