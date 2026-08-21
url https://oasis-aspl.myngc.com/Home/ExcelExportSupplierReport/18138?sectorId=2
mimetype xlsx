--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafce9ea9cbbf47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d2cda3bea94193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R267f6382d3a24119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6a605a463ce145fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267f6382d3a24119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a605a463ce145fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -146,66 +146,66 @@
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>600108</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>40234580092</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>7/18/2018</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P2" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>18138</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>14740</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>Romania</x:v>
       </x:c>