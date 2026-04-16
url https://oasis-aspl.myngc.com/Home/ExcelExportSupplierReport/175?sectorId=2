--- v2 (2026-01-29)
+++ v3 (2026-04-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra950a1f450484515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb7154ee8ad4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9baf71ecc1594a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re49413a793844914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9baf71ecc1594a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re49413a793844914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">