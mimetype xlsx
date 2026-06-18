--- v3 (2026-04-16)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb7154ee8ad4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdeee9c8b3f44d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re49413a793844914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3cf3ce9f2f4e4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re49413a793844914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf3ce9f2f4e4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1005,76 +1005,75 @@
       <x:c r="F11" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
-        <x:v>AMS-QQ-P-416</x:v>
+        <x:v>AMS-C-26074</x:v>
       </x:c>
       <x:c r="O11" t="str">
-        <x:v>Plating, Cadmium (Electrodeposited).
-</x:v>
+        <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="n">
-        <x:v>427</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>2045</x:v>
+        <x:v>30711</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1101,75 +1100,75 @@
       <x:c r="F12" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>ASTM B117</x:v>
+        <x:v>AMS-C-8837</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
+        <x:v>Cadmium Plating (Vacuum Deposited)</x:v>
       </x:c>
       <x:c r="P12" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v>Internal processing only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>321</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>2338</x:v>
+        <x:v>30712</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1193,78 +1192,79 @@
       <x:c r="E13" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v/>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
-        <x:v>Title corrected 8/29/2019</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>ASTM E1417</x:v>
+        <x:v>AMS-QQ-P-416</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
+        <x:v>Plating, Cadmium (Electrodeposited).
+</x:v>
       </x:c>
       <x:c r="P13" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>322</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>24671</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1288,78 +1288,78 @@
       <x:c r="E14" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F14" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v/>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
-        <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>ASTM E1444</x:v>
+        <x:v>ASTM A967</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Standard Practice for Magnetic Particle Testing</x:v>
+        <x:v>Chemical Passivation Treatments for Stainless Steel Parts</x:v>
       </x:c>
       <x:c r="P14" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>323</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>1119</x:v>
+        <x:v>30713</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1386,75 +1386,75 @@
       <x:c r="F15" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v/>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
-        <x:v>F-101</x:v>
+        <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O15" t="str">
-        <x:v>Chemical Conversion Coating for Aluminum</x:v>
+        <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P15" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R15" t="str">
         <x:v/>
       </x:c>
       <x:c r="S15" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="n">
-        <x:v>57</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="V15" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W15" t="n">
-        <x:v>1129</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="X15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1478,78 +1478,78 @@
       <x:c r="E16" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
-        <x:v/>
+        <x:v>Title corrected 8/29/2019</x:v>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>F-102</x:v>
+        <x:v>ASTM E1417</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Sulfuric Acid Anodic Coatings for Aluminum Alloys</x:v>
+        <x:v>Standard Practice for Liquid Penetrant Testing</x:v>
       </x:c>
       <x:c r="P16" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>58</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>1130</x:v>
+        <x:v>24671</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1573,79 +1573,78 @@
       <x:c r="E17" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
-        <x:v/>
+        <x:v>Acceptance criteria for magnetic particle inspection per ASTM E1444 or previous methods shall be Grade A of Mil-Std 1907, unless otherwise specified on the engineering drawing or purchase order.</x:v>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>F-116</x:v>
+        <x:v>ASTM E1444</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Passivating CRES Alloys.
-</x:v>
+        <x:v>Standard Practice for Magnetic Particle Testing</x:v>
       </x:c>
       <x:c r="P17" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v>AMS2700 Type 2, 6, or 7 can be used </x:v>
+        <x:v/>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>466</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>1125</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1672,75 +1671,75 @@
       <x:c r="F18" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>F-101</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Chemical Conversion Coating for Aluminum</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
-        <x:v>Air dry only. Approval required  approval for force dry </x:v>
+        <x:v/>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>111</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>1115</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1767,75 +1766,75 @@
       <x:c r="F19" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G19" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v/>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
-        <x:v>GSS 4510</x:v>
+        <x:v>F-102</x:v>
       </x:c>
       <x:c r="O19" t="str">
-        <x:v>Coating, Polyurethane, Application of</x:v>
+        <x:v>Sulfuric Acid Anodic Coatings for Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R19" t="str">
         <x:v/>
       </x:c>
       <x:c r="S19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="n">
-        <x:v>114</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V19" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W19" t="n">
-        <x:v>19141</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="X19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1862,78 +1861,76 @@
       <x:c r="F20" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G20" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H20" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J20" t="str">
         <x:v/>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
-        <x:v>LMA-PJ264 </x:v>
+        <x:v>F-116</x:v>
       </x:c>
       <x:c r="O20" t="str">
-        <x:v>Application and Control of Organic Finishes </x:v>
+        <x:v>Passivating CRES Alloys.
+</x:v>
       </x:c>
       <x:c r="P20" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="Q20" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R20" t="str">
-        <x:v>F-35</x:v>
+        <x:v/>
       </x:c>
       <x:c r="S20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T20" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
+        <x:v>AMS2700 Type 2, 6, or 7 can be used </x:v>
       </x:c>
       <x:c r="U20" t="n">
-        <x:v>1851</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="V20" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W20" t="n">
-        <x:v>29524</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="X20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1960,75 +1957,75 @@
       <x:c r="F21" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G21" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H21" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I21" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J21" t="str">
         <x:v/>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O21" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R21" t="str">
         <x:v/>
       </x:c>
       <x:c r="S21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T21" t="str">
-        <x:v>Type 1 only unless specified on NGAS drawings</x:v>
+        <x:v>Air dry only.</x:v>
       </x:c>
       <x:c r="U21" t="n">
-        <x:v>525</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V21" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W21" t="n">
-        <x:v>24673</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="X21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2052,79 +2049,78 @@
       <x:c r="E22" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F22" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G22" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H22" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v/>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N22" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>GSS 4510</x:v>
       </x:c>
       <x:c r="O22" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>Coating, Polyurethane, Application of</x:v>
       </x:c>
       <x:c r="P22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R22" t="str">
         <x:v/>
       </x:c>
       <x:c r="S22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="n">
-        <x:v>526</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V22" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W22" t="n">
-        <x:v>26102</x:v>
+        <x:v>19141</x:v>
       </x:c>
       <x:c r="X22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2148,78 +2144,81 @@
       <x:c r="E23" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G23" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v/>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N23" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O23" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
       <x:c r="P23" t="n">
-        <x:v>3</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q23" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R23" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S23" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T23" t="str">
-        <x:v>Dichromate seal is required when Mil-PRF-8625 anodize is called out on engineering drawings.</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U23" t="n">
-        <x:v>3942</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="V23" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W23" t="n">
-        <x:v>23644</x:v>
+        <x:v>30709</x:v>
       </x:c>
       <x:c r="X23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2246,75 +2245,78 @@
       <x:c r="F24" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v/>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O24" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P24" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q24" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R24" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S24" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T24" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U24" t="n">
-        <x:v>553</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="V24" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W24" t="n">
-        <x:v>629</x:v>
+        <x:v>30708</x:v>
       </x:c>
       <x:c r="X24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2341,75 +2343,78 @@
       <x:c r="F25" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G25" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H25" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I25" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v/>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
-        <x:v>T-103</x:v>
+        <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O25" t="str">
-        <x:v>Penetrant Inspection</x:v>
+        <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P25" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q25" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R25" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S25" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T25" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U25" t="n">
-        <x:v>354</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="V25" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W25" t="n">
-        <x:v>1120</x:v>
+        <x:v>30710</x:v>
       </x:c>
       <x:c r="X25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2436,82 +2441,656 @@
       <x:c r="F26" t="str">
         <x:v>92663                               </x:v>
       </x:c>
       <x:c r="G26" t="str">
         <x:v>8009009798</x:v>
       </x:c>
       <x:c r="H26" t="str">
         <x:v>949-645-0534</x:v>
       </x:c>
       <x:c r="I26" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J26" t="str">
         <x:v/>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
-        <x:v>T-104</x:v>
+        <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O26" t="str">
-        <x:v>Magnetic Particle Inspection</x:v>
+        <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
       <x:c r="P26" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q26" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R26" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S26" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T26" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U26" t="n">
-        <x:v>355</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="V26" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W26" t="n">
-        <x:v>887</x:v>
+        <x:v>29524</x:v>
       </x:c>
       <x:c r="X26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B27" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C27" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D27" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E27" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F27" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G27" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H27" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I27" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J27" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K27" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L27" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M27" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N27" t="str">
+        <x:v>MIL-DTL-5541</x:v>
+      </x:c>
+      <x:c r="O27" t="str">
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+      </x:c>
+      <x:c r="P27" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R27" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S27" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T27" t="str">
+        <x:v>Type 1 only.</x:v>
+      </x:c>
+      <x:c r="U27" t="n">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="V27" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W27" t="n">
+        <x:v>24673</x:v>
+      </x:c>
+      <x:c r="X27" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y27" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z27" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA27" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB27" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC27" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD27" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE27" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF27" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B28" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C28" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D28" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E28" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F28" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G28" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H28" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I28" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J28" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K28" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L28" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M28" t="str">
+        <x:v>Replaces MIL-L-46010</x:v>
+      </x:c>
+      <x:c r="N28" t="str">
+        <x:v>MIL-PRF-46010</x:v>
+      </x:c>
+      <x:c r="O28" t="str">
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
+      </x:c>
+      <x:c r="P28" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R28" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S28" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T28" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U28" t="n">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="V28" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W28" t="n">
+        <x:v>26102</x:v>
+      </x:c>
+      <x:c r="X28" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y28" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z28" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA28" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB28" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC28" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD28" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE28" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF28" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B29" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C29" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D29" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E29" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F29" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G29" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H29" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I29" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J29" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K29" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L29" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M29" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N29" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O29" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P29" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R29" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S29" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T29" t="str">
+        <x:v>Dichromate seal is required when Mil-PRF-8625 anodize is called out on engineering drawings.</x:v>
+      </x:c>
+      <x:c r="U29" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V29" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W29" t="n">
+        <x:v>23644</x:v>
+      </x:c>
+      <x:c r="X29" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y29" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z29" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA29" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB29" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC29" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD29" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE29" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF29" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B30" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C30" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D30" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E30" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F30" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G30" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H30" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I30" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N30" t="str">
+        <x:v>MPD 1074</x:v>
+      </x:c>
+      <x:c r="O30" t="str">
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+      </x:c>
+      <x:c r="P30" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S30" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T30" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U30" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="V30" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W30" t="n">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="X30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z30" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA30" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB30" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC30" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE30" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF30" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B31" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C31" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D31" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E31" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F31" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G31" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H31" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I31" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N31" t="str">
+        <x:v>T-103</x:v>
+      </x:c>
+      <x:c r="O31" t="str">
+        <x:v>Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="P31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S31" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T31" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U31" t="n">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="V31" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W31" t="n">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="X31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z31" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA31" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB31" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC31" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF31" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="str">
+        <x:v>90055274</x:v>
+      </x:c>
+      <x:c r="B32" t="str">
+        <x:v>HIXSON METAL FINISHING                            </x:v>
+      </x:c>
+      <x:c r="C32" t="str">
+        <x:v>829 PRODUCTION PL                   </x:v>
+      </x:c>
+      <x:c r="D32" t="str">
+        <x:v>NEWPORT BEACH                       </x:v>
+      </x:c>
+      <x:c r="E32" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F32" t="str">
+        <x:v>92663                               </x:v>
+      </x:c>
+      <x:c r="G32" t="str">
+        <x:v>8009009798</x:v>
+      </x:c>
+      <x:c r="H32" t="str">
+        <x:v>949-645-0534</x:v>
+      </x:c>
+      <x:c r="I32" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N32" t="str">
+        <x:v>T-104</x:v>
+      </x:c>
+      <x:c r="O32" t="str">
+        <x:v>Magnetic Particle Inspection</x:v>
+      </x:c>
+      <x:c r="P32" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S32" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T32" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U32" t="n">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="V32" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="W32" t="n">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="X32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z32" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA32" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB32" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC32" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>