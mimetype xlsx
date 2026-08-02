--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdeee9c8b3f44d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacf9d879044476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3cf3ce9f2f4e4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re3fe7412d2654558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf3ce9f2f4e4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3fe7412d2654558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2745,51 +2745,51 @@
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N29" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O29" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P29" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R29" t="str">
         <x:v/>
       </x:c>
       <x:c r="S29" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T29" t="str">
-        <x:v>Dichromate seal is required when Mil-PRF-8625 anodize is called out on engineering drawings.</x:v>
+        <x:v>Limited to Nickel Acetate or Dichromate seal only</x:v>
       </x:c>
       <x:c r="U29" t="n">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="V29" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="W29" t="n">
         <x:v>23644</x:v>
       </x:c>
       <x:c r="X29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>US</x:v>
       </x:c>