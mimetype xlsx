--- v2 (2026-02-16)
+++ v3 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5556f5461841d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re756b602da6d496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R90954a00cc2d48f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R213db77efab94944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90954a00cc2d48f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R213db77efab94944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">