--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re756b602da6d496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b6b5851c184713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R213db77efab94944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1bc9be02105c42cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R213db77efab94944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc9be02105c42cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">