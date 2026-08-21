--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b6b5851c184713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1378814251d345de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1bc9be02105c42cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3f773f9a9fa84c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc9be02105c42cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f773f9a9fa84c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,51 @@
       <x:c r="K2" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v>ACS-PRS-7005 can be substituted for approved suppliers when 29259-18 is called out on the GH Engineering drawing</x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>29259-18</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Fluorescent Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Limited to aluminum only</x:v>
+        <x:v>Limited to EP-19A (aluminum  CRES alloy only)</x:v>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>260</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -339,75 +339,75 @@
       <x:c r="F4" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>ACS-PRS-1053</x:v>
+        <x:v>2ZZP00001</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
-[...2 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Finish Specification for F-35 Weapon System.  Note* Approval for this specification is required in conjunction with MIL-PRF-8625 for appropriate anodize seal requirements</x:v>
+      </x:c>
+      <x:c r="Q4" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R4" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S4" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v/>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>2883</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>12660</x:v>
+        <x:v>30776</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -434,172 +434,172 @@
       <x:c r="F5" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
+        <x:v>ACS-PRS-1053</x:v>
+      </x:c>
+      <x:c r="O5" t="str">
+        <x:v>Process Specification for Etching Prior to Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="P5" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S5" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T5" t="str">
+        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
+      </x:c>
+      <x:c r="U5" t="n">
+        <x:v>2883</x:v>
+      </x:c>
+      <x:c r="V5" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W5" t="n">
+        <x:v>12660</x:v>
+      </x:c>
+      <x:c r="X5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N6" t="str">
         <x:v>ACS-PRS-7005</x:v>
       </x:c>
-      <x:c r="O5" t="str">
+      <x:c r="O6" t="str">
         <x:v>Penetrant Inspection</x:v>
       </x:c>
-      <x:c r="P5" t="n">
+      <x:c r="P6" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="R5" t="str">
-[...2 lines deleted...]
-      <x:c r="S5" t="str">
+      <x:c r="R6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S6" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
-      <x:c r="T5" t="str">
+      <x:c r="T6" t="str">
         <x:v>Limited to EP-19A
 (aluminum  CRES alloy only)
 </x:v>
       </x:c>
-      <x:c r="U5" t="n">
+      <x:c r="U6" t="n">
         <x:v>492</x:v>
-      </x:c>
-[...93 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>1099</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -626,75 +626,75 @@
       <x:c r="F7" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>AMS 2404</x:v>
+        <x:v>ACS-PRS-7010</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Plating, Electroless Nickel</x:v>
+        <x:v>Magnetic Particle Inspection</x:v>
       </x:c>
       <x:c r="P7" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>521</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>24668</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -721,75 +721,75 @@
       <x:c r="F8" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>AMS 2460</x:v>
+        <x:v>AMS 2404</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Plating, Chromium</x:v>
+        <x:v>Plating, Electroless Nickel</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>593</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>24893</x:v>
+        <x:v>24668</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -816,75 +816,75 @@
       <x:c r="F9" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
-        <x:v>AMS 2482</x:v>
+        <x:v>AMS 2460</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Hard Coating Treatment Of Alum Alloys Teflon-Impregnated Or Codeposited</x:v>
+        <x:v>Plating, Chromium</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R9" t="str">
         <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>446</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>1096</x:v>
+        <x:v>24893</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -911,75 +911,75 @@
       <x:c r="F10" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>AMS 2485</x:v>
+        <x:v>AMS 2482</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Coating - Black Oxide for Ferrous Alloys</x:v>
+        <x:v>Hard Coating Treatment Of Alum Alloys Teflon-Impregnated Or Codeposited</x:v>
       </x:c>
       <x:c r="P10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>412</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>1093</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1003,79 +1003,78 @@
       <x:c r="E11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
-        <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N11" t="str">
-        <x:v>AMS 2700</x:v>
+        <x:v>AMS 2485</x:v>
       </x:c>
       <x:c r="O11" t="str">
-        <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
+        <x:v>Coating - Black Oxide for Ferrous Alloys</x:v>
       </x:c>
       <x:c r="P11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
-        <x:v>Limits: Limited to Type 2, 6, 7, 8</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U11" t="n">
-        <x:v>500</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W11" t="n">
-        <x:v>24667</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1099,78 +1098,79 @@
       <x:c r="E12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
-        <x:v/>
+        <x:v>” Methods 2, 6, 7, or 8 can be used in place of F-116, “Passivating CRES Alloys.”
+</x:v>
       </x:c>
       <x:c r="N12" t="str">
-        <x:v>AMS 2759/11</x:v>
+        <x:v>AMS 2700</x:v>
       </x:c>
       <x:c r="O12" t="str">
-        <x:v>Stress relief of steel parts</x:v>
+        <x:v>Passivation Treatments for Corrosion-Resistant Steel</x:v>
       </x:c>
       <x:c r="P12" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
-        <x:v/>
+        <x:v>Limits: Limited to Type 2, 6, 7, 8</x:v>
       </x:c>
       <x:c r="U12" t="n">
-        <x:v>592</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W12" t="n">
-        <x:v>26131</x:v>
+        <x:v>24667</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1197,75 +1197,75 @@
       <x:c r="F13" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
-        <x:v>AMS-C-8837</x:v>
+        <x:v>AMS 2759/11</x:v>
       </x:c>
       <x:c r="O13" t="str">
-        <x:v>Cadmium Plating (Vacuum Deposited)</x:v>
+        <x:v>Stress relief of steel parts</x:v>
       </x:c>
       <x:c r="P13" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R13" t="str">
         <x:v/>
       </x:c>
       <x:c r="S13" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="n">
-        <x:v>158</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="V13" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W13" t="n">
-        <x:v>1078</x:v>
+        <x:v>26131</x:v>
       </x:c>
       <x:c r="X13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1292,75 +1292,75 @@
       <x:c r="F14" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
-        <x:v>AMS-QQ-C-320</x:v>
+        <x:v>AMS-C-8837</x:v>
       </x:c>
       <x:c r="O14" t="str">
-        <x:v>Chromium Plating (Electrodeposited)</x:v>
+        <x:v>Cadmium Plating (Vacuum Deposited)</x:v>
       </x:c>
       <x:c r="P14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R14" t="str">
         <x:v/>
       </x:c>
       <x:c r="S14" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="n">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="V14" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W14" t="n">
-        <x:v>24663</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="X14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1670,69 +1670,69 @@
       <x:c r="E18" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N18" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P18" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
-        <x:v>In-house testing support only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U18" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -3478,75 +3478,78 @@
       <x:c r="F37" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G37" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H37" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I37" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J37" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K37" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v/>
       </x:c>
       <x:c r="N37" t="str">
-        <x:v>MIL-DTL-13924</x:v>
+        <x:v>LMA-PC201</x:v>
       </x:c>
       <x:c r="O37" t="str">
-        <x:v>Coating, Oxide, Black, for Ferrous Metals</x:v>
+        <x:v>Fluorescent Penetrant Inspection of Metallic Parts  Materials</x:v>
       </x:c>
       <x:c r="P37" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q37" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R37" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S37" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T37" t="str">
-        <x:v>Class 1 only</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U37" t="n">
-        <x:v>537</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="V37" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W37" t="n">
-        <x:v>377</x:v>
+        <x:v>30777</x:v>
       </x:c>
       <x:c r="X37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3573,75 +3576,78 @@
       <x:c r="F38" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G38" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H38" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I38" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J38" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K38" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L38" t="str">
         <x:v/>
       </x:c>
       <x:c r="M38" t="str">
         <x:v/>
       </x:c>
       <x:c r="N38" t="str">
-        <x:v>MIL-DTL-16232</x:v>
+        <x:v>LMA-PG001</x:v>
       </x:c>
       <x:c r="O38" t="str">
-        <x:v>Phosphate Coating, Heavy, Manganese or Zinc Base</x:v>
+        <x:v>Etch/Cleaning Prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P38" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="Q38" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R38" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S38" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T38" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U38" t="n">
-        <x:v>169</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="V38" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W38" t="n">
-        <x:v>1081</x:v>
+        <x:v>30778</x:v>
       </x:c>
       <x:c r="X38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z38" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA38" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB38" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE38" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3668,75 +3674,78 @@
       <x:c r="F39" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G39" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H39" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I39" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J39" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K39" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L39" t="str">
         <x:v/>
       </x:c>
       <x:c r="M39" t="str">
         <x:v/>
       </x:c>
       <x:c r="N39" t="str">
-        <x:v>MIL-DTL-18264</x:v>
+        <x:v>LMA-PJ264 </x:v>
       </x:c>
       <x:c r="O39" t="str">
-        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
+        <x:v>Application and Control of Organic Finishes </x:v>
       </x:c>
       <x:c r="P39" t="n">
         <x:v>3</x:v>
       </x:c>
+      <x:c r="Q39" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R39" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S39" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T39" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001</x:v>
       </x:c>
       <x:c r="U39" t="n">
-        <x:v>3934</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="V39" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W39" t="n">
-        <x:v>26126</x:v>
+        <x:v>30779</x:v>
       </x:c>
       <x:c r="X39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z39" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA39" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB39" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE39" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3763,75 +3772,75 @@
       <x:c r="F40" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G40" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H40" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J40" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K40" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L40" t="str">
         <x:v/>
       </x:c>
       <x:c r="M40" t="str">
         <x:v/>
       </x:c>
       <x:c r="N40" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>MIL-DTL-13924</x:v>
       </x:c>
       <x:c r="O40" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Coating, Oxide, Black, for Ferrous Metals</x:v>
       </x:c>
       <x:c r="P40" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R40" t="str">
         <x:v/>
       </x:c>
       <x:c r="S40" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T40" t="str">
-        <x:v>Type 1  Type 2</x:v>
+        <x:v>Class 1 only</x:v>
       </x:c>
       <x:c r="U40" t="n">
-        <x:v>525</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="V40" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W40" t="n">
-        <x:v>24669</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="X40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z40" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA40" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB40" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE40" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3858,75 +3867,75 @@
       <x:c r="F41" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G41" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H41" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I41" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J41" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K41" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L41" t="str">
         <x:v/>
       </x:c>
       <x:c r="M41" t="str">
         <x:v/>
       </x:c>
       <x:c r="N41" t="str">
-        <x:v>MIL-DTL-83488</x:v>
+        <x:v>MIL-DTL-16232</x:v>
       </x:c>
       <x:c r="O41" t="str">
-        <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
+        <x:v>Phosphate Coating, Heavy, Manganese or Zinc Base</x:v>
       </x:c>
       <x:c r="P41" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R41" t="str">
         <x:v/>
       </x:c>
       <x:c r="S41" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T41" t="str">
         <x:v/>
       </x:c>
       <x:c r="U41" t="n">
-        <x:v>444</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="V41" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W41" t="n">
-        <x:v>26127</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="X41" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y41" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z41" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA41" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB41" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC41" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD41" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE41" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3950,79 +3959,78 @@
       <x:c r="E42" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F42" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G42" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H42" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I42" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J42" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K42" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L42" t="str">
         <x:v/>
       </x:c>
       <x:c r="M42" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N42" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>MIL-DTL-18264</x:v>
       </x:c>
       <x:c r="O42" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>Finishes Organic, Weapons System, Application and Control of</x:v>
       </x:c>
       <x:c r="P42" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R42" t="str">
         <x:v/>
       </x:c>
       <x:c r="S42" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T42" t="str">
         <x:v/>
       </x:c>
       <x:c r="U42" t="n">
-        <x:v>526</x:v>
+        <x:v>3934</x:v>
       </x:c>
       <x:c r="V42" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W42" t="n">
-        <x:v>24870</x:v>
+        <x:v>26126</x:v>
       </x:c>
       <x:c r="X42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z42" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA42" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB42" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD42" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE42" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -4049,75 +4057,75 @@
       <x:c r="F43" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G43" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H43" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I43" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J43" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K43" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L43" t="str">
         <x:v/>
       </x:c>
       <x:c r="M43" t="str">
         <x:v/>
       </x:c>
       <x:c r="N43" t="str">
-        <x:v>MIL-PRF-46147</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O43" t="str">
-        <x:v>Lubricant, Solid Film, Air Cured (Corrosion Inhibiting)</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P43" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R43" t="str">
         <x:v/>
       </x:c>
       <x:c r="S43" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T43" t="str">
         <x:v/>
       </x:c>
       <x:c r="U43" t="n">
-        <x:v>554</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V43" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W43" t="n">
-        <x:v>29729</x:v>
+        <x:v>24669</x:v>
       </x:c>
       <x:c r="X43" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y43" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z43" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA43" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB43" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC43" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD43" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE43" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -4141,78 +4149,78 @@
       <x:c r="E44" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F44" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G44" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H44" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I44" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J44" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K44" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L44" t="str">
         <x:v/>
       </x:c>
       <x:c r="M44" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v>MIL-DTL-83488 is covered by Nadcap under CP task group. Category changed from Finishes/Coatings to Chemical Processing 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="N44" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-DTL-83488</x:v>
       </x:c>
       <x:c r="O44" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
       </x:c>
       <x:c r="P44" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R44" t="str">
         <x:v/>
       </x:c>
       <x:c r="S44" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T44" t="str">
-        <x:v>5% sodium dichromate seal is required when Mil-PRF-8625 anodize is called out on E2, F35 engineering drawings.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U44" t="n">
-        <x:v>3942</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="V44" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W44" t="n">
-        <x:v>23634</x:v>
+        <x:v>26127</x:v>
       </x:c>
       <x:c r="X44" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y44" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z44" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA44" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB44" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC44" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD44" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE44" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -4236,78 +4244,79 @@
       <x:c r="E45" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="F45" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G45" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H45" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I45" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J45" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K45" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L45" t="str">
         <x:v/>
       </x:c>
       <x:c r="M45" t="str">
-        <x:v/>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N45" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O45" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P45" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R45" t="str">
         <x:v/>
       </x:c>
       <x:c r="S45" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T45" t="str">
-        <x:v>Limited to Embee procedure EP-19A-1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U45" t="n">
-        <x:v>553</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V45" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W45" t="n">
-        <x:v>1103</x:v>
+        <x:v>24870</x:v>
       </x:c>
       <x:c r="X45" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y45" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z45" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA45" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB45" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC45" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD45" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE45" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -4334,82 +4343,561 @@
       <x:c r="F46" t="str">
         <x:v>92705-5248</x:v>
       </x:c>
       <x:c r="G46" t="str">
         <x:v>7145469842</x:v>
       </x:c>
       <x:c r="H46" t="str">
         <x:v>714-546-4037</x:v>
       </x:c>
       <x:c r="I46" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J46" t="str">
         <x:v>8H252</x:v>
       </x:c>
       <x:c r="K46" t="str">
         <x:v>009659541</x:v>
       </x:c>
       <x:c r="L46" t="str">
         <x:v/>
       </x:c>
       <x:c r="M46" t="str">
         <x:v/>
       </x:c>
       <x:c r="N46" t="str">
-        <x:v>NGT23K</x:v>
+        <x:v>MIL-PRF-46147</x:v>
       </x:c>
       <x:c r="O46" t="str">
-        <x:v>Magnetic Particle Method of Inspection for Non-Destructive Test</x:v>
+        <x:v>Lubricant, Solid Film, Air Cured (Corrosion Inhibiting)</x:v>
       </x:c>
       <x:c r="P46" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R46" t="str">
         <x:v/>
       </x:c>
       <x:c r="S46" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T46" t="str">
         <x:v/>
       </x:c>
       <x:c r="U46" t="n">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="V46" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="W46" t="n">
-        <x:v>2036</x:v>
+        <x:v>29729</x:v>
       </x:c>
       <x:c r="X46" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y46" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z46" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA46" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB46" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC46" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD46" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE46" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF46" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B47" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C47" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D47" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E47" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F47" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G47" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H47" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I47" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J47" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K47" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L47" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M47" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N47" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O47" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P47" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R47" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S47" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T47" t="str">
+        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawings.</x:v>
+      </x:c>
+      <x:c r="U47" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V47" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W47" t="n">
+        <x:v>23634</x:v>
+      </x:c>
+      <x:c r="X47" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y47" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z47" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA47" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB47" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC47" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD47" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE47" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF47" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B48" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C48" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D48" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E48" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F48" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G48" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H48" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I48" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J48" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K48" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L48" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M48" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N48" t="str">
+        <x:v>MIL-STD-1501</x:v>
+      </x:c>
+      <x:c r="O48" t="str">
+        <x:v>Chromium Plating,
+Low Embrittlement,
+Electrodeposition</x:v>
+      </x:c>
+      <x:c r="P48" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R48" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S48" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T48" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U48" t="n">
+        <x:v>4309</x:v>
+      </x:c>
+      <x:c r="V48" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W48" t="n">
+        <x:v>30763</x:v>
+      </x:c>
+      <x:c r="X48" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y48" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z48" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA48" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB48" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC48" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD48" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE48" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF48" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B49" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C49" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D49" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E49" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F49" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G49" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H49" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I49" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J49" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K49" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L49" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M49" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N49" t="str">
+        <x:v>MIL-STD-870</x:v>
+      </x:c>
+      <x:c r="O49" t="str">
+        <x:v>Cadmium Plating,
+Low Embrittlement,
+Electro Deposition</x:v>
+      </x:c>
+      <x:c r="P49" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R49" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S49" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T49" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U49" t="n">
+        <x:v>4308</x:v>
+      </x:c>
+      <x:c r="V49" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W49" t="n">
+        <x:v>30764</x:v>
+      </x:c>
+      <x:c r="X49" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y49" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z49" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA49" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB49" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC49" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD49" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE49" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF49" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B50" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C50" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D50" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E50" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F50" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G50" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H50" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I50" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J50" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K50" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L50" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M50" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N50" t="str">
+        <x:v>MPD 1074</x:v>
+      </x:c>
+      <x:c r="O50" t="str">
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+      </x:c>
+      <x:c r="P50" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R50" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S50" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T50" t="str">
+        <x:v>Limited to EP-19A-1 (aluminum  CRES alloy only)</x:v>
+      </x:c>
+      <x:c r="U50" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="V50" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W50" t="n">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="X50" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y50" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z50" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA50" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB50" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC50" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD50" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE50" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF50" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="str">
+        <x:v>90024581</x:v>
+      </x:c>
+      <x:c r="B51" t="str">
+        <x:v>EMBEE PROCESSING, LLC</x:v>
+      </x:c>
+      <x:c r="C51" t="str">
+        <x:v>2136 SOUTH HATHAWAY STREET</x:v>
+      </x:c>
+      <x:c r="D51" t="str">
+        <x:v>SANTA ANA</x:v>
+      </x:c>
+      <x:c r="E51" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="F51" t="str">
+        <x:v>92705-5248</x:v>
+      </x:c>
+      <x:c r="G51" t="str">
+        <x:v>7145469842</x:v>
+      </x:c>
+      <x:c r="H51" t="str">
+        <x:v>714-546-4037</x:v>
+      </x:c>
+      <x:c r="I51" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J51" t="str">
+        <x:v>8H252</x:v>
+      </x:c>
+      <x:c r="K51" t="str">
+        <x:v>009659541</x:v>
+      </x:c>
+      <x:c r="L51" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M51" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N51" t="str">
+        <x:v>NGT23K</x:v>
+      </x:c>
+      <x:c r="O51" t="str">
+        <x:v>Magnetic Particle Method of Inspection for Non-Destructive Test</x:v>
+      </x:c>
+      <x:c r="P51" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R51" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S51" t="str">
+        <x:v>Non-Destructive Testing</x:v>
+      </x:c>
+      <x:c r="T51" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U51" t="n">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="V51" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="W51" t="n">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="X51" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y51" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z51" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA51" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB51" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC51" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD51" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE51" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF51" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>