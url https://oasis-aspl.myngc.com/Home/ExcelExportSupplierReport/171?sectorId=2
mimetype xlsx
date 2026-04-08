--- v2 (2026-02-03)
+++ v3 (2026-04-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a5083ae4d94361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ccccca13e24491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ref87906affda4a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re863f51591b64745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref87906affda4a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re863f51591b64745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1576,75 +1576,75 @@
       <x:c r="F17" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v/>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>FP-153</x:v>
+        <x:v>FP- 2</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Primer MIL-P-85582, Epoxy, Voc Compliant, Application of</x:v>
+        <x:v>Cadmium Plating (Less Than 220,000psi) by Electrodeposition</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v/>
+        <x:v>Limited per approved RC/I #461811  461812</x:v>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>1013</x:v>
+        <x:v>30653</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1671,75 +1671,75 @@
       <x:c r="F18" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v/>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>FP-28</x:v>
+        <x:v>FP-153</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
+        <x:v>Primer MIL-P-85582, Epoxy, Voc Compliant, Application of</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>1014</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1766,75 +1766,75 @@
       <x:c r="F19" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G19" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v/>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v/>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
-        <x:v>FP-31</x:v>
+        <x:v>FP-28</x:v>
       </x:c>
       <x:c r="O19" t="str">
-        <x:v>Hard Anodic Coating for Aluminum Alloys</x:v>
+        <x:v>Chemical Conversion Coatings, Colored, for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P19" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R19" t="str">
         <x:v/>
       </x:c>
       <x:c r="S19" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="n">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V19" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W19" t="n">
-        <x:v>1015</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="X19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1861,75 +1861,75 @@
       <x:c r="F20" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G20" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H20" t="str">
         <x:v/>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J20" t="str">
         <x:v/>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
-        <x:v>FP-59</x:v>
+        <x:v>FP-31</x:v>
       </x:c>
       <x:c r="O20" t="str">
-        <x:v>Sulfuric Acid Anodic Coatings for Aluminum and Aluminum Alloys</x:v>
+        <x:v>Hard Anodic Coating for Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P20" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R20" t="str">
         <x:v/>
       </x:c>
       <x:c r="S20" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="n">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V20" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W20" t="n">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="X20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1956,75 +1956,75 @@
       <x:c r="F21" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G21" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H21" t="str">
         <x:v/>
       </x:c>
       <x:c r="I21" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J21" t="str">
         <x:v/>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
-        <x:v>FP-87</x:v>
+        <x:v>FP-59</x:v>
       </x:c>
       <x:c r="O21" t="str">
-        <x:v>Sulfuric Acid Anodizing of Aluminum and Aluminum Alloys</x:v>
+        <x:v>Sulfuric Acid Anodic Coatings for Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P21" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R21" t="str">
         <x:v/>
       </x:c>
       <x:c r="S21" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="n">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="V21" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W21" t="n">
-        <x:v>1019</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="X21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2051,75 +2051,75 @@
       <x:c r="F22" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G22" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H22" t="str">
         <x:v/>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v/>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
-        <x:v>FP-92</x:v>
+        <x:v>FP-87</x:v>
       </x:c>
       <x:c r="O22" t="str">
-        <x:v>Cadmium Plating Parts by Electrodeposition (Less Than 220,000 psi), Control</x:v>
+        <x:v>Sulfuric Acid Anodizing of Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P22" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R22" t="str">
         <x:v/>
       </x:c>
       <x:c r="S22" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T22" t="str">
         <x:v/>
       </x:c>
       <x:c r="U22" t="n">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="V22" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W22" t="n">
-        <x:v>989</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="X22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z22" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA22" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB22" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC22" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD22" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE22" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2143,78 +2143,78 @@
       <x:c r="E23" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G23" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v/>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v/>
       </x:c>
       <x:c r="K23" t="str">
         <x:v/>
       </x:c>
       <x:c r="L23" t="str">
         <x:v/>
       </x:c>
       <x:c r="M23" t="str">
-        <x:v>Inactive, however, when an approved processor is required for the superseded specification, submit a P0-F005 for process approval to Alexander Dunn with a candidate processor name.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N23" t="str">
-        <x:v>FP-94</x:v>
+        <x:v>FP-92</x:v>
       </x:c>
       <x:c r="O23" t="str">
-        <x:v>Application of Rust Inhibiting Primer TTP664</x:v>
+        <x:v>Cadmium Plating Parts by Electrodeposition (Less Than 220,000 psi), Control</x:v>
       </x:c>
       <x:c r="P23" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R23" t="str">
         <x:v/>
       </x:c>
       <x:c r="S23" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T23" t="str">
         <x:v/>
       </x:c>
       <x:c r="U23" t="n">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="V23" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W23" t="n">
-        <x:v>30525</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="X23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z23" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA23" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB23" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC23" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2238,78 +2238,78 @@
       <x:c r="E24" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v/>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v/>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
-        <x:v/>
+        <x:v>Inactive, however, when an approved processor is required for the superseded specification, submit a P0-F005 for process approval to Alexander Dunn with a candidate processor name.</x:v>
       </x:c>
       <x:c r="N24" t="str">
-        <x:v>FP-98</x:v>
+        <x:v>FP-94</x:v>
       </x:c>
       <x:c r="O24" t="str">
-        <x:v>Electroless Nickel Coatings (Parts Less Than 220,000 psi)</x:v>
+        <x:v>Application of Rust Inhibiting Primer TTP664</x:v>
       </x:c>
       <x:c r="P24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R24" t="str">
         <x:v/>
       </x:c>
       <x:c r="S24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="n">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="V24" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W24" t="n">
-        <x:v>990</x:v>
+        <x:v>30525</x:v>
       </x:c>
       <x:c r="X24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z24" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA24" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB24" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC24" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD24" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE24" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2336,75 +2336,75 @@
       <x:c r="F25" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G25" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H25" t="str">
         <x:v/>
       </x:c>
       <x:c r="I25" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v/>
       </x:c>
       <x:c r="K25" t="str">
         <x:v/>
       </x:c>
       <x:c r="L25" t="str">
         <x:v/>
       </x:c>
       <x:c r="M25" t="str">
         <x:v/>
       </x:c>
       <x:c r="N25" t="str">
-        <x:v>GP 17 G</x:v>
+        <x:v>FP-98</x:v>
       </x:c>
       <x:c r="O25" t="str">
-        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
+        <x:v>Electroless Nickel Coatings (Parts Less Than 220,000 psi)</x:v>
       </x:c>
       <x:c r="P25" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R25" t="str">
         <x:v/>
       </x:c>
       <x:c r="S25" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T25" t="str">
         <x:v/>
       </x:c>
       <x:c r="U25" t="n">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="V25" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W25" t="n">
-        <x:v>14757</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="X25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z25" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA25" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2431,75 +2431,75 @@
       <x:c r="F26" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G26" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H26" t="str">
         <x:v/>
       </x:c>
       <x:c r="I26" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J26" t="str">
         <x:v/>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
-        <x:v>GSS 4306</x:v>
+        <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="O26" t="str">
-        <x:v>Integral Fuel Tank Coating (MILC27725) Application of</x:v>
+        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P26" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R26" t="str">
         <x:v/>
       </x:c>
       <x:c r="S26" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v/>
       </x:c>
       <x:c r="U26" t="n">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="V26" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W26" t="n">
-        <x:v>14756</x:v>
+        <x:v>14757</x:v>
       </x:c>
       <x:c r="X26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2526,75 +2526,75 @@
       <x:c r="F27" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G27" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H27" t="str">
         <x:v/>
       </x:c>
       <x:c r="I27" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J27" t="str">
         <x:v/>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
-        <x:v>GSS 4310</x:v>
+        <x:v>GSS 4306</x:v>
       </x:c>
       <x:c r="O27" t="str">
-        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
+        <x:v>Integral Fuel Tank Coating (MILC27725) Application of</x:v>
       </x:c>
       <x:c r="P27" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R27" t="str">
         <x:v/>
       </x:c>
       <x:c r="S27" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T27" t="str">
-        <x:v>Approved for air cure only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U27" t="n">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="V27" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W27" t="n">
-        <x:v>14755</x:v>
+        <x:v>14756</x:v>
       </x:c>
       <x:c r="X27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z27" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA27" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB27" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC27" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE27" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2621,75 +2621,75 @@
       <x:c r="F28" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G28" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H28" t="str">
         <x:v/>
       </x:c>
       <x:c r="I28" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J28" t="str">
         <x:v/>
       </x:c>
       <x:c r="K28" t="str">
         <x:v/>
       </x:c>
       <x:c r="L28" t="str">
         <x:v/>
       </x:c>
       <x:c r="M28" t="str">
         <x:v/>
       </x:c>
       <x:c r="N28" t="str">
-        <x:v>GT 23 A</x:v>
+        <x:v>GSS 4310</x:v>
       </x:c>
       <x:c r="O28" t="str">
-        <x:v>Fluorescent Penetrant Inspection</x:v>
+        <x:v>Application of Primer Coating, Epoxy Polyamide</x:v>
       </x:c>
       <x:c r="P28" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R28" t="str">
         <x:v/>
       </x:c>
       <x:c r="S28" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T28" t="str">
-        <x:v/>
+        <x:v>Approved for air cure only</x:v>
       </x:c>
       <x:c r="U28" t="n">
-        <x:v>330</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V28" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W28" t="n">
-        <x:v>14753</x:v>
+        <x:v>14755</x:v>
       </x:c>
       <x:c r="X28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z28" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA28" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB28" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC28" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD28" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE28" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2716,75 +2716,75 @@
       <x:c r="F29" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G29" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H29" t="str">
         <x:v/>
       </x:c>
       <x:c r="I29" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J29" t="str">
         <x:v/>
       </x:c>
       <x:c r="K29" t="str">
         <x:v/>
       </x:c>
       <x:c r="L29" t="str">
         <x:v/>
       </x:c>
       <x:c r="M29" t="str">
         <x:v/>
       </x:c>
       <x:c r="N29" t="str">
-        <x:v>IT-60</x:v>
+        <x:v>GT 23 A</x:v>
       </x:c>
       <x:c r="O29" t="str">
-        <x:v>Penetrant Inspection</x:v>
+        <x:v>Fluorescent Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P29" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R29" t="str">
         <x:v/>
       </x:c>
       <x:c r="S29" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T29" t="str">
         <x:v/>
       </x:c>
       <x:c r="U29" t="n">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="V29" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W29" t="n">
-        <x:v>1003</x:v>
+        <x:v>14753</x:v>
       </x:c>
       <x:c r="X29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z29" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA29" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB29" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC29" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD29" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE29" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2811,75 +2811,75 @@
       <x:c r="F30" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G30" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H30" t="str">
         <x:v/>
       </x:c>
       <x:c r="I30" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J30" t="str">
         <x:v/>
       </x:c>
       <x:c r="K30" t="str">
         <x:v/>
       </x:c>
       <x:c r="L30" t="str">
         <x:v/>
       </x:c>
       <x:c r="M30" t="str">
         <x:v/>
       </x:c>
       <x:c r="N30" t="str">
-        <x:v>IT-61</x:v>
+        <x:v>IT-60</x:v>
       </x:c>
       <x:c r="O30" t="str">
-        <x:v>Magnetic Particle Inspection</x:v>
+        <x:v>Penetrant Inspection</x:v>
       </x:c>
       <x:c r="P30" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="R30" t="str">
         <x:v/>
       </x:c>
       <x:c r="S30" t="str">
         <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T30" t="str">
         <x:v/>
       </x:c>
       <x:c r="U30" t="n">
-        <x:v>338</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="V30" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W30" t="n">
-        <x:v>1004</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="X30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -2906,75 +2906,75 @@
       <x:c r="F31" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G31" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v/>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J31" t="str">
         <x:v/>
       </x:c>
       <x:c r="K31" t="str">
         <x:v/>
       </x:c>
       <x:c r="L31" t="str">
         <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
-        <x:v>L-6</x:v>
+        <x:v>IT-61</x:v>
       </x:c>
       <x:c r="O31" t="str">
-        <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting</x:v>
+        <x:v>Magnetic Particle Inspection</x:v>
       </x:c>
       <x:c r="P31" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R31" t="str">
         <x:v/>
       </x:c>
       <x:c r="S31" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Non-Destructive Testing</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="n">
-        <x:v>123</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="V31" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W31" t="n">
-        <x:v>993</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="X31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3001,75 +3001,75 @@
       <x:c r="F32" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G32" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H32" t="str">
         <x:v/>
       </x:c>
       <x:c r="I32" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J32" t="str">
         <x:v/>
       </x:c>
       <x:c r="K32" t="str">
         <x:v/>
       </x:c>
       <x:c r="L32" t="str">
         <x:v/>
       </x:c>
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
-        <x:v>L-7</x:v>
+        <x:v>L-6</x:v>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting</x:v>
       </x:c>
       <x:c r="P32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R32" t="str">
         <x:v/>
       </x:c>
       <x:c r="S32" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="n">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="V32" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W32" t="n">
-        <x:v>994</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="X32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3096,75 +3096,75 @@
       <x:c r="F33" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G33" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H33" t="str">
         <x:v/>
       </x:c>
       <x:c r="I33" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J33" t="str">
         <x:v/>
       </x:c>
       <x:c r="K33" t="str">
         <x:v/>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>L-7</x:v>
       </x:c>
       <x:c r="O33" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Lubricant, Solid Film, Heat Cured, Corrosion Inhibiting</x:v>
       </x:c>
       <x:c r="P33" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R33" t="str">
         <x:v/>
       </x:c>
       <x:c r="S33" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T33" t="str">
-        <x:v>Limited to Type 1 only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U33" t="n">
-        <x:v>525</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="V33" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W33" t="n">
-        <x:v>24650</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="X33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3191,75 +3191,75 @@
       <x:c r="F34" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G34" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H34" t="str">
         <x:v/>
       </x:c>
       <x:c r="I34" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J34" t="str">
         <x:v/>
       </x:c>
       <x:c r="K34" t="str">
         <x:v/>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
-        <x:v>MIL-L-23398</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O34" t="str">
-        <x:v>LUBRICANT, SOLID FILM, AIR-CURED, CORROSION INHIBITING,</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P34" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R34" t="str">
         <x:v/>
       </x:c>
       <x:c r="S34" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T34" t="str">
-        <x:v/>
+        <x:v>Limited to Type 1 only</x:v>
       </x:c>
       <x:c r="U34" t="n">
-        <x:v>2868</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V34" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W34" t="n">
-        <x:v>25443</x:v>
+        <x:v>24650</x:v>
       </x:c>
       <x:c r="X34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3283,79 +3283,78 @@
       <x:c r="E35" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G35" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v/>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v/>
       </x:c>
       <x:c r="K35" t="str">
         <x:v/>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
-        <x:v>Replaces MIL-L-46010</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N35" t="str">
-        <x:v>MIL-PRF-46010</x:v>
+        <x:v>MIL-L-23398</x:v>
       </x:c>
       <x:c r="O35" t="str">
-        <x:v>Dry Film Lube
-Superseded by AS5272 for Ty I  II only</x:v>
+        <x:v>LUBRICANT, SOLID FILM, AIR-CURED, CORROSION INHIBITING,</x:v>
       </x:c>
       <x:c r="P35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R35" t="str">
         <x:v/>
       </x:c>
       <x:c r="S35" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="n">
-        <x:v>526</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="V35" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W35" t="n">
-        <x:v>25438</x:v>
+        <x:v>25443</x:v>
       </x:c>
       <x:c r="X35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3379,78 +3378,79 @@
       <x:c r="E36" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G36" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H36" t="str">
         <x:v/>
       </x:c>
       <x:c r="I36" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J36" t="str">
         <x:v/>
       </x:c>
       <x:c r="K36" t="str">
         <x:v/>
       </x:c>
       <x:c r="L36" t="str">
         <x:v/>
       </x:c>
       <x:c r="M36" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v>Replaces MIL-L-46010</x:v>
       </x:c>
       <x:c r="N36" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-PRF-46010</x:v>
       </x:c>
       <x:c r="O36" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Dry Film Lube
+Superseded by AS5272 for Ty I  II only</x:v>
       </x:c>
       <x:c r="P36" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R36" t="str">
         <x:v/>
       </x:c>
       <x:c r="S36" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T36" t="str">
-        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawings.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U36" t="n">
-        <x:v>3942</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="V36" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W36" t="n">
-        <x:v>23610</x:v>
+        <x:v>25438</x:v>
       </x:c>
       <x:c r="X36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z36" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA36" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB36" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE36" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -3474,85 +3474,180 @@
       <x:c r="E37" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F37" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G37" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H37" t="str">
         <x:v/>
       </x:c>
       <x:c r="I37" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J37" t="str">
         <x:v/>
       </x:c>
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
-        <x:v/>
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N37" t="str">
-        <x:v>MPD 1074</x:v>
+        <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O37" t="str">
-        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P37" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R37" t="str">
         <x:v/>
       </x:c>
       <x:c r="S37" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T37" t="str">
-        <x:v>Alternate clean per approved RC/I #BR105857</x:v>
+        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawings.</x:v>
       </x:c>
       <x:c r="U37" t="n">
-        <x:v>553</x:v>
+        <x:v>3942</x:v>
       </x:c>
       <x:c r="V37" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W37" t="n">
-        <x:v>1012</x:v>
+        <x:v>23610</x:v>
       </x:c>
       <x:c r="X37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA37" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB37" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF37" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="str">
+        <x:v>90008061</x:v>
+      </x:c>
+      <x:c r="B38" t="str">
+        <x:v>BARRY AVENUE PLATING CO INC</x:v>
+      </x:c>
+      <x:c r="C38" t="str">
+        <x:v>2210 BARRY AVE</x:v>
+      </x:c>
+      <x:c r="D38" t="str">
+        <x:v>LOS ANGELES</x:v>
+      </x:c>
+      <x:c r="E38" t="str">
+        <x:v>CA </x:v>
+      </x:c>
+      <x:c r="F38" t="str">
+        <x:v>90064-1402</x:v>
+      </x:c>
+      <x:c r="G38" t="str">
+        <x:v>3104780078</x:v>
+      </x:c>
+      <x:c r="H38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="I38" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N38" t="str">
+        <x:v>MPD 1074</x:v>
+      </x:c>
+      <x:c r="O38" t="str">
+        <x:v>Cleaning of Aluminum Alloy Parts</x:v>
+      </x:c>
+      <x:c r="P38" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R38" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S38" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T38" t="str">
+        <x:v>Alternate clean per approved RC/I #BR105857</x:v>
+      </x:c>
+      <x:c r="U38" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="V38" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="W38" t="n">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="X38" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y38" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z38" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA38" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB38" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC38" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD38" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE38" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF38" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>