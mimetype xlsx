--- v3 (2026-04-08)
+++ v4 (2026-05-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ccccca13e24491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d7a5725d34c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re863f51591b64745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R868d02cbf132418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re863f51591b64745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R868d02cbf132418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">