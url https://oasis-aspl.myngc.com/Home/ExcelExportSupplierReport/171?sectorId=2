--- v4 (2026-05-26)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d7a5725d34c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6709cf31c0c84cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R868d02cbf132418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf6eb3df4917b4133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R868d02cbf132418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6eb3df4917b4133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1003,66 +1003,66 @@
       <x:c r="E11" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>90064-1402</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>3104780078</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v/>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P11" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R11" t="str">
         <x:v/>
       </x:c>
       <x:c r="S11" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V11" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>999</x:v>
       </x:c>
       <x:c r="X11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA11" t="str">
         <x:v>United States</x:v>
       </x:c>