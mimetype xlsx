--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5115c0a4fc4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed8d80886a44e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re0c8425e9d6e4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R81582ebc930c436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0c8425e9d6e4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81582ebc930c436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -336,78 +336,79 @@
       <x:c r="E4" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
-        <x:v>Inactive; when an approved processor is required and identified, submit a P0-F005 to Alexander Dunn.</x:v>
+        <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>AMS-H-6088</x:v>
+        <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Heat Treatment of Aluminum Alloys</x:v>
+        <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
+Required for F35 program only</x:v>
       </x:c>
       <x:c r="P4" t="n">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
-        <x:v/>
+        <x:v>Limited to use in conjunction with LMA-PC009</x:v>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>414</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>2758</x:v>
+        <x:v>29509</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -431,79 +432,78 @@
       <x:c r="E5" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v/>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
-        <x:v>For AS sector required for F35 program only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N5" t="str">
-        <x:v>ASTM E18</x:v>
+        <x:v>C-23</x:v>
       </x:c>
       <x:c r="O5" t="str">
-        <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
-Required for F35 program only</x:v>
+        <x:v>Cleaning Prior to Heat Treatment Aluminum</x:v>
       </x:c>
       <x:c r="P5" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R5" t="str">
         <x:v/>
       </x:c>
       <x:c r="S5" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T5" t="str">
-        <x:v>Limited to use in conjunction with LMA-PC009</x:v>
+        <x:v>Limited to solvent wipe only</x:v>
       </x:c>
       <x:c r="U5" t="n">
-        <x:v>325</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W5" t="n">
-        <x:v>29509</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -530,75 +530,75 @@
       <x:c r="F6" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v/>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
-        <x:v>C-23</x:v>
+        <x:v>H-101</x:v>
       </x:c>
       <x:c r="O6" t="str">
-        <x:v>Cleaning Prior to Heat Treatment Aluminum</x:v>
+        <x:v>Heat Treatment of Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P6" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R6" t="str">
         <x:v/>
       </x:c>
       <x:c r="S6" t="str">
-        <x:v>Chemical Processing</x:v>
+        <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T6" t="str">
-        <x:v>Limited to solvent wipe only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U6" t="n">
-        <x:v>36</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W6" t="n">
-        <x:v>987</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -625,75 +625,75 @@
       <x:c r="F7" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v/>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
-        <x:v>H-101</x:v>
+        <x:v>HT- 1</x:v>
       </x:c>
       <x:c r="O7" t="str">
-        <x:v>Heat Treatment of Wrought Aluminum Alloy Parts</x:v>
+        <x:v>Heat Treatment of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v/>
+        <x:v>Glycol test per AMS 2770  (Ref:  RCI BR106199)</x:v>
       </x:c>
       <x:c r="U7" t="n">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W7" t="n">
-        <x:v>1971</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -720,75 +720,78 @@
       <x:c r="F8" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
-        <x:v>HT- 1</x:v>
+        <x:v>LMA-PC009</x:v>
       </x:c>
       <x:c r="O8" t="str">
-        <x:v>Heat Treatment of Aluminum Alloys</x:v>
+        <x:v>Hardness and Conductivity Testing</x:v>
       </x:c>
       <x:c r="P8" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R8" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Heat Treat</x:v>
+        <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>Glycol test per AMS 2770  (Ref:  RCI BR106199)</x:v>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on QCS-001 </x:v>
       </x:c>
       <x:c r="U8" t="n">
-        <x:v>232</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W8" t="n">
-        <x:v>985</x:v>
+        <x:v>29510</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -812,81 +815,78 @@
       <x:c r="E9" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J9" t="str">
         <x:v/>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
-        <x:v/>
+        <x:v>Supplier approval is required for the straightening of 7000 series forgings only.</x:v>
       </x:c>
       <x:c r="N9" t="str">
-        <x:v>LMA-PC009</x:v>
+        <x:v>MA-84</x:v>
       </x:c>
       <x:c r="O9" t="str">
-        <x:v>Hardness and Conductivity Testing</x:v>
+        <x:v>Straightening of Wrought Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P9" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="Q9" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R9" t="str">
-        <x:v>F-35</x:v>
+        <x:v/>
       </x:c>
       <x:c r="S9" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="T9" t="str">
-        <x:v>Approval based on QCS-001 </x:v>
+        <x:v/>
       </x:c>
       <x:c r="U9" t="n">
-        <x:v>455</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="V9" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W9" t="n">
-        <x:v>29510</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="X9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -910,78 +910,78 @@
       <x:c r="E10" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>90280                               </x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>3109234344</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>5629239536</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J10" t="str">
         <x:v/>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
-        <x:v>Supplier approval is required for the straightening of 7000 series forgings only.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N10" t="str">
-        <x:v>MA-84</x:v>
+        <x:v>SC-301</x:v>
       </x:c>
       <x:c r="O10" t="str">
-        <x:v>Straightening of Wrought Aluminum Alloys</x:v>
+        <x:v>THERMAL EQUIPMENT CONTROL</x:v>
       </x:c>
       <x:c r="P10" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R10" t="str">
         <x:v/>
       </x:c>
       <x:c r="S10" t="str">
-        <x:v>Miscellaneous</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="n">
-        <x:v>282</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="V10" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W10" t="n">
-        <x:v>2157</x:v>
+        <x:v>30648</x:v>
       </x:c>
       <x:c r="X10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>