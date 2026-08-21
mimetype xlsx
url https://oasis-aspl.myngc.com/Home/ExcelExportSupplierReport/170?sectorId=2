--- v4 (2026-05-08)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed8d80886a44e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b40980b2cb4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R81582ebc930c436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9e56a0b2e3db44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81582ebc930c436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e56a0b2e3db44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -348,52 +348,55 @@
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v>For AS sector required for F35 program only</x:v>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>ASTM E18</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>Standard Test Methods for Rockwell Hardness of Metallic Materials.
 Required for F35 program only</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>6</x:v>
       </x:c>
+      <x:c r="Q4" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R4" t="str">
-        <x:v/>
+        <x:v>F-35</x:v>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>Limited to use in conjunction with LMA-PC009</x:v>
       </x:c>
       <x:c r="U4" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>29509</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>