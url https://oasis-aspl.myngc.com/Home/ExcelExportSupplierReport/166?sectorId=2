--- v1 (2026-01-24)
+++ v2 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1847e7454cf49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af1a1c9c58c430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rd72692a74b204c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2c5a73e88a2544f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd72692a74b204c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c5a73e88a2544f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1109,57 +1109,57 @@
       <x:c r="H12" t="str">
         <x:v>310-637-5283</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P12" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
-        <x:v>Non-Destructive Testing</x:v>
+        <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>513</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>