--- v2 (2026-05-08)
+++ v3 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af1a1c9c58c430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1bf90d5e274a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2c5a73e88a2544f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfc4e951b55084ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c5a73e88a2544f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc4e951b55084ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">