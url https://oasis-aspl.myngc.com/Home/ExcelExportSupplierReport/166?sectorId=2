--- v3 (2026-06-24)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1bf90d5e274a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01e46c94921403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rfc4e951b55084ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reee8a0c85f0a4f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc4e951b55084ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reee8a0c85f0a4f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1100,66 +1100,66 @@
       <x:c r="E12" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>90222-1420                          </x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>310-637-1066</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>310-637-5283</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v/>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P12" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R12" t="str">
         <x:v/>
       </x:c>
       <x:c r="S12" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V12" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>513</x:v>
       </x:c>
       <x:c r="X12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA12" t="str">
         <x:v>United States</x:v>
       </x:c>
@@ -3971,66 +3971,66 @@
       <x:c r="E42" t="str">
         <x:v>CA </x:v>
       </x:c>
       <x:c r="F42" t="str">
         <x:v>90222-1420                          </x:v>
       </x:c>
       <x:c r="G42" t="str">
         <x:v>310-637-1066</x:v>
       </x:c>
       <x:c r="H42" t="str">
         <x:v>310-637-5283</x:v>
       </x:c>
       <x:c r="I42" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J42" t="str">
         <x:v/>
       </x:c>
       <x:c r="K42" t="str">
         <x:v/>
       </x:c>
       <x:c r="L42" t="str">
         <x:v/>
       </x:c>
       <x:c r="M42" t="str">
-        <x:v/>
+        <x:v>MIL-DTL-83488 is covered by Nadcap under CP task group. Category changed from Finishes/Coatings to Chemical Processing 8-12-2026 (G. Hall)</x:v>
       </x:c>
       <x:c r="N42" t="str">
         <x:v>MIL-DTL-83488</x:v>
       </x:c>
       <x:c r="O42" t="str">
         <x:v>Coating, Aluminum, High Purity (IVD)</x:v>
       </x:c>
       <x:c r="P42" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R42" t="str">
         <x:v/>
       </x:c>
       <x:c r="S42" t="str">
-        <x:v>Finishes/Coatings</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T42" t="str">
         <x:v/>
       </x:c>
       <x:c r="U42" t="n">
         <x:v>444</x:v>
       </x:c>
       <x:c r="V42" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="W42" t="n">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="X42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z42" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA42" t="str">
         <x:v>United States</x:v>
       </x:c>