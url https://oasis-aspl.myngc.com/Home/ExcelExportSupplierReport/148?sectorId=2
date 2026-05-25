--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40709c6a7154b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827f688f707e42e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Raeee3c17c2aa49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reeff4a2a10204561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raeee3c17c2aa49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reeff4a2a10204561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -244,75 +244,75 @@
       <x:c r="F3" t="str">
         <x:v>98032</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>(253) 854-4241</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>(253) 854-4475</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v/>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
-        <x:v>AMS 2759/ 1</x:v>
+        <x:v>AMS 2759/3</x:v>
       </x:c>
       <x:c r="O3" t="str">
-        <x:v>Heat Treatment of Carbon and Low-Alloy Steel Parts Min Ten. Str.&lt; 220ksi</x:v>
+        <x:v>Heat Treatment Precipitation-Hardening CRES and Maraging Steel Parts</x:v>
       </x:c>
       <x:c r="P3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R3" t="str">
         <x:v/>
       </x:c>
       <x:c r="S3" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="n">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="W3" t="n">
-        <x:v>28904</x:v>
+        <x:v>28906</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -339,652 +339,82 @@
       <x:c r="F4" t="str">
         <x:v>98032</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>(253) 854-4241</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>(253) 854-4475</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v/>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
-        <x:v>AMS 2759/2</x:v>
+        <x:v>AMS 2770</x:v>
       </x:c>
       <x:c r="O4" t="str">
-        <x:v>Heat Treatment of Carbon and Low-Alloy Steel Parts Min Ten. Str.&gt; 220ksi</x:v>
+        <x:v>Heat Treatment of  Wrought Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="P4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R4" t="str">
         <x:v/>
       </x:c>
       <x:c r="S4" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="n">
-        <x:v>436</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="W4" t="n">
-        <x:v>28905</x:v>
+        <x:v>28910</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
-        <x:v>AS</x:v>
-[...568 lines deleted...]
-      <x:c r="AF10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>