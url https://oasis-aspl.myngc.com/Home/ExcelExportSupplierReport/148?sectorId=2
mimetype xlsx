--- v3 (2026-05-25)
+++ v4 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827f688f707e42e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf87d130a99c41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Reeff4a2a10204561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R254d0bf25642487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reeff4a2a10204561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R254d0bf25642487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">