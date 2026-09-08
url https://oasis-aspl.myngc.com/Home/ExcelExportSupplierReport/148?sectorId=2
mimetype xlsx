--- v4 (2026-07-18)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf87d130a99c41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1285d303c4b42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R254d0bf25642487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R842b359bc8294cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R254d0bf25642487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R842b359bc8294cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">