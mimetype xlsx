--- v4 (2026-08-02)
+++ v5 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0efcd300944bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083aaa8f00fa408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R851f6ede67d04492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R696a13d9190c43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R851f6ede67d04492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R696a13d9190c43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -718,66 +718,66 @@
       <x:c r="E8" t="str">
         <x:v>TX</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>77041-7723</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>7134622227</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>713-456-2471</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>5/11/2017</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>1VSL7</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v>058058517</x:v>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P8" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>13932</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>30804</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>