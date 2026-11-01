--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083aaa8f00fa408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07ff312d55449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R696a13d9190c43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Radda2379b09e49c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R696a13d9190c43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radda2379b09e49c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">