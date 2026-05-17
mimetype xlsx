--- v0 (2026-02-16)
+++ v1 (2026-05-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bf4b3028d34c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2baf0a7fc545db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0c2e110960444467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf3a024ee809e47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c2e110960444467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3a024ee809e47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1480,75 +1480,75 @@
       <x:c r="F16" t="str">
         <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>5167466666</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v/>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
-        <x:v>MIL-C-26074</x:v>
+        <x:v>GSS 8300</x:v>
       </x:c>
       <x:c r="O16" t="str">
-        <x:v>Plating - Nickel - Electroless</x:v>
+        <x:v>Alkaline Tin Plating, Electrodeposited</x:v>
       </x:c>
       <x:c r="P16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R16" t="str">
         <x:v/>
       </x:c>
       <x:c r="S16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="n">
-        <x:v>132</x:v>
+        <x:v>4336</x:v>
       </x:c>
       <x:c r="V16" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="W16" t="n">
-        <x:v>24573</x:v>
+        <x:v>30647</x:v>
       </x:c>
       <x:c r="X16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1575,75 +1575,75 @@
       <x:c r="F17" t="str">
         <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>5167466666</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v/>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
-        <x:v>MIL-DTL-5541</x:v>
+        <x:v>MIL-C-26074</x:v>
       </x:c>
       <x:c r="O17" t="str">
-        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
+        <x:v>Plating - Nickel - Electroless</x:v>
       </x:c>
       <x:c r="P17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R17" t="str">
         <x:v/>
       </x:c>
       <x:c r="S17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T17" t="str">
-        <x:v>Limited to Type 1 only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U17" t="n">
-        <x:v>525</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="V17" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="W17" t="n">
-        <x:v>24577</x:v>
+        <x:v>24573</x:v>
       </x:c>
       <x:c r="X17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1667,85 +1667,180 @@
       <x:c r="E18" t="str">
         <x:v>NY</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>5167466666</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v/>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
-        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="N18" t="str">
-        <x:v>MIL-PRF-8625</x:v>
+        <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O18" t="str">
-        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+        <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P18" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R18" t="str">
         <x:v/>
       </x:c>
       <x:c r="S18" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T18" t="str">
-        <x:v> 5% sodium dichromate seal is required when MIL-PRF-8625 is called out for anodizing on the AEW/AGS engineering drawing. </x:v>
+        <x:v>Limited to Type 1 only</x:v>
       </x:c>
       <x:c r="U18" t="n">
-        <x:v>3942</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V18" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="W18" t="n">
-        <x:v>23662</x:v>
+        <x:v>24577</x:v>
       </x:c>
       <x:c r="X18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA18" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB18" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AD18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="str">
+        <x:v>90051884</x:v>
+      </x:c>
+      <x:c r="B19" t="str">
+        <x:v>NASSAU CHROMIUM PLATING CO INC</x:v>
+      </x:c>
+      <x:c r="C19" t="str">
+        <x:v>122 Second Street</x:v>
+      </x:c>
+      <x:c r="D19" t="str">
+        <x:v>MINEOLA</x:v>
+      </x:c>
+      <x:c r="E19" t="str">
+        <x:v>NY</x:v>
+      </x:c>
+      <x:c r="F19" t="str">
+        <x:v>11501-3054</x:v>
+      </x:c>
+      <x:c r="G19" t="str">
+        <x:v>5167466666</x:v>
+      </x:c>
+      <x:c r="H19" t="str">
+        <x:v>516-378-0262</x:v>
+      </x:c>
+      <x:c r="I19" t="str">
+        <x:v>1/1/2004</x:v>
+      </x:c>
+      <x:c r="J19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="K19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M19" t="str">
+        <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
+      </x:c>
+      <x:c r="N19" t="str">
+        <x:v>MIL-PRF-8625</x:v>
+      </x:c>
+      <x:c r="O19" t="str">
+        <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
+      </x:c>
+      <x:c r="P19" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R19" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="S19" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="T19" t="str">
+        <x:v> 5% sodium dichromate seal is required when MIL-PRF-8625 is called out for anodizing on the AEW/AGS engineering drawing. </x:v>
+      </x:c>
+      <x:c r="U19" t="n">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="V19" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="W19" t="n">
+        <x:v>23662</x:v>
+      </x:c>
+      <x:c r="X19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Y19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z19" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AA19" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AB19" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AC19" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AD19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AE19" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>