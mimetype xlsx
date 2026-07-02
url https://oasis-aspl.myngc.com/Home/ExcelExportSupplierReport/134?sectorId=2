--- v1 (2026-05-17)
+++ v2 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2baf0a7fc545db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4369d7a8bd44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf3a024ee809e47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc94d54f2ac9b4cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3a024ee809e47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc94d54f2ac9b4cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">