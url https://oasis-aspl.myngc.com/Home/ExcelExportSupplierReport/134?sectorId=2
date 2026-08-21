--- v2 (2026-07-02)
+++ v3 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4369d7a8bd44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c6ceb60a574649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc94d54f2ac9b4cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R344409b83c394d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc94d54f2ac9b4cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R344409b83c394d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -717,66 +717,66 @@
       <x:c r="E8" t="str">
         <x:v>NY</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>11501-3054</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>5167466666</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>516-378-0262</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v/>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
-        <x:v/>
+        <x:v>Category changed from Materials Testing to Chemical Processing to align with Nadcap CP task group. 8-12-2026 (G.Hall)</x:v>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P8" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
-        <x:v>Materials Testing</x:v>
+        <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>17018</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>