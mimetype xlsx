--- v1 (2026-01-29)
+++ v2 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddda76fde0b4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac94d47bcf547a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra56e3630c441464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re24b010193ed470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra56e3630c441464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re24b010193ed470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">