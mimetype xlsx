--- v2 (2026-04-29)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac94d47bcf547a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d6ece2db174901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re24b010193ed470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb7117ad2b459453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re24b010193ed470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7117ad2b459453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -164,51 +164,51 @@
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>ASTM B117</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>Standard Practice for Operating Salt Spray (Fog) Apparatus</x:v>
       </x:c>
       <x:c r="P2" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>Limited to Testing In-House Processes only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U2" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>12875</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>9263</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -639,51 +639,51 @@
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>MIL-DTL-5541</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>Chemical Conversion Coatings for Aluminum and Aluminum Alloy</x:v>
       </x:c>
       <x:c r="P7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R7" t="str">
         <x:v/>
       </x:c>
       <x:c r="S7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T7" t="str">
-        <x:v>Limited to Type I Only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="U7" t="n">
         <x:v>525</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>12875</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>25459</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
@@ -734,51 +734,51 @@
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v>5% potassium dichromate seal is required when Mil-A-8625, Type II anodize is called out on AEW programs: C-2, E-2C/D, EA-6B, EA-18G or E-8 (Jstars) engineering drawings. Potassium dichromate. Seal per approved RCI BR 126072 for AEW programs. This includes the recently installed 50 foot tanks.</x:v>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>MIL-PRF-8625</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>Anodic Coatings For Aluminum and Aluminum Alloys</x:v>
       </x:c>
       <x:c r="P8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R8" t="str">
         <x:v/>
       </x:c>
       <x:c r="S8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="T8" t="str">
-        <x:v>5% Sodium Dichromate seal is required when MIL-PRF-8625 is called out for anodizing on the AEW/AGS Engineering Drawing.</x:v>
+        <x:v>Dichromate seal is required when MIL-PRF-8625 Type II anodize is called out on engineering drawing.</x:v>
       </x:c>
       <x:c r="U8" t="n">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="V8" t="n">
         <x:v>12875</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>23596</x:v>
       </x:c>
       <x:c r="X8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>US</x:v>
       </x:c>