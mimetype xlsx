--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d6ece2db174901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d62dac641a04ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb7117ad2b459453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdbcf64bf83314940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7117ad2b459453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbcf64bf83314940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">