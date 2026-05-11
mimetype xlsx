--- v2 (2026-02-11)
+++ v3 (2026-05-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc487b429df4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f0cc06efe24bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4c429af068ea481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1f5012fd47be47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c429af068ea481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f5012fd47be47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -191,51 +191,51 @@
       <x:c r="U2" t="n">
         <x:v>569</x:v>
       </x:c>
       <x:c r="V2" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC2" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>90068719</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>DS MAG AND PEEN LLC</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>7721 JEFFERSON ST</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="E3" t="str">
@@ -286,51 +286,51 @@
       <x:c r="U3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="V3" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>652</x:v>
       </x:c>
       <x:c r="X3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC3" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>90068719</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>DS MAG AND PEEN LLC</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>7721 JEFFERSON ST</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="E4" t="str">
@@ -381,51 +381,51 @@
       <x:c r="U4" t="n">
         <x:v>267</x:v>
       </x:c>
       <x:c r="V4" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>647</x:v>
       </x:c>
       <x:c r="X4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC4" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>90068719</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>DS MAG AND PEEN LLC</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>7721 JEFFERSON ST</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="E5" t="str">
@@ -476,51 +476,51 @@
       <x:c r="U5" t="n">
         <x:v>274</x:v>
       </x:c>
       <x:c r="V5" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>648</x:v>
       </x:c>
       <x:c r="X5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC5" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>90068719</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>DS MAG AND PEEN LLC</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>7721 JEFFERSON ST</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="E6" t="str">
@@ -571,51 +571,51 @@
       <x:c r="U6" t="n">
         <x:v>280</x:v>
       </x:c>
       <x:c r="V6" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>649</x:v>
       </x:c>
       <x:c r="X6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC6" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>90068719</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>DS MAG AND PEEN LLC</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>7721 JEFFERSON ST</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="E7" t="str">
@@ -666,40 +666,40 @@
       <x:c r="U7" t="n">
         <x:v>308</x:v>
       </x:c>
       <x:c r="V7" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>650</x:v>
       </x:c>
       <x:c r="X7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AA7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AC7" t="str">
-        <x:v>False</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="AD7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>