--- v3 (2026-05-11)
+++ v4 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f0cc06efe24bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d2222b473e48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1f5012fd47be47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R96134830698847de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f5012fd47be47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96134830698847de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">