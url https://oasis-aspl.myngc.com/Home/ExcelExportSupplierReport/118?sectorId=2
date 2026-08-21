--- v4 (2026-06-26)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d2222b473e48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bab68d60e0841dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R96134830698847de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra51002e9096747ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96134830698847de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra51002e9096747ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Zip</x:v>
       </x:c>
       <x:c r="G1" t="str">